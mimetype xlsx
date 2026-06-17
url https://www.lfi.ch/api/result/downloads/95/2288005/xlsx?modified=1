--- v0 (2026-01-08)
+++ v1 (2026-06-17)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Anteil Waldprobeflächen</t>
+    <t>proporzione di aree di saggio in bosco</t>
   </si>
   <si>
-    <t>Schutzwald (2022) · Fläche der grössten Lücke (5 Klassen)</t>
+    <t>bosco di protezione (2022) · superficie della chiaria più grande (5 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: circondario forestale (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, subtotale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>Forstkreis (2024)</t>
+    <t>circondario forestale (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,302 +373,302 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
+    <t>laghi</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>Schutzwald (2022)</t>
+    <t>bosco di protezione (2022)</t>
   </si>
   <si>
-    <t>Fläche der grössten Lücke (5 Klassen)</t>
+    <t>superficie della chiaria più grande (5 classi)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Lücke (&lt;100 m2)</t>
+    <t>nessuna chiaria (&lt;100 m2)</t>
   </si>
   <si>
-    <t>kleine Lücke (100-500 m2)</t>
+    <t>piccola chiaria (100-500 m2)</t>
   </si>
   <si>
-    <t>mittlere Lücke (500-1000 m2)</t>
+    <t>chiaria mediana (500-1000 m2)</t>
   </si>
   <si>
-    <t>grosse Lücke (1000-5000 m2)</t>
+    <t>chiaria grande (1000-5000 m2)</t>
   </si>
   <si>
-    <t>sehr grosse Lücke (&gt;5000 m2)</t>
+    <t>chiaria molto grande (&gt;5000 m2)</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>innerhalb</t>
+    <t>all'interno</t>
   </si>
   <si>
-    <t>ausserhalb</t>
+    <t>all'esterno</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2288005/625937</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald (2022)</t>
+      <t xml:space="preserve">bosco di protezione (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2576</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von SilvaProtect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten. Im Jahr 2022 verfügte der Kanton Aargau noch über keine Schutzwaldausscheidung. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione, così come definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect (Losey &amp; Wehrli 2013). Nel 2022 il Canton Argovia non aveva ancora definito il bosco di protezione. Fonte: dati GIS dell'UFAM, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
+      <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1338</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit Lücken ≥100 m² von Kronenrand zu Kronenrand, die die Interpretationsfläche (50 × 50 m) anschneiden, klassiert nach der Fläche der grössten Lücke. Grundlage: Luftbildinterpretation</t>
+    <t>Aree di saggio senza/con chiarie ≥100 m² (misurate da bordo della chioma a bordo della chioma), che intersecano l'area di interpretazione (50 × 50 m), classificate in base all'estensione della chiaria più grande. Fonte: interpretazione di foto aeree.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1002,64 +1002,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1070,77 +1070,77 @@
     <col min="32" max="32" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="83" max="83" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1170,51 +1170,51 @@
     <col min="132" max="132" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="134" max="134" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="136" max="136" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="138" max="138" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="140" max="140" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="142" max="142" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="144" max="144" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="146" max="146" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="148" max="148" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="150" max="150" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="152" max="152" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="154" max="154" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="156" max="156" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="157" max="157" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="158" max="158" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="160" max="160" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="162" max="162" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="164" max="164" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="166" max="166" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="168" max="168" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="170" max="170" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="172" max="172" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="174" max="174" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="176" max="176" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="178" max="178" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="180" max="180" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="182" max="182" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -7772,51 +7772,51 @@
       <c r="BW22" s="6">
         <v>39.1</v>
       </c>
       <c r="BX22" s="6">
         <v>10.1</v>
       </c>
       <c r="BY22" s="6">
         <v>46.1</v>
       </c>
       <c r="BZ22" s="6">
         <v>16.7</v>
       </c>
       <c r="CA22" s="6">
         <v>27.5</v>
       </c>
       <c r="CB22" s="6">
         <v>12.0</v>
       </c>
       <c r="CC22" s="6">
         <v>46.0</v>
       </c>
       <c r="CD22" s="6">
         <v>8.0</v>
       </c>
       <c r="CE22" s="6">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="CF22" s="6">
         <v>13.3</v>
       </c>
       <c r="CG22" s="6">
         <v>42.5</v>
       </c>
       <c r="CH22" s="6">
         <v>10.2</v>
       </c>
       <c r="CI22" s="6">
         <v>50.0</v>
       </c>
       <c r="CJ22" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CK22" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CL22" s="6" t="s">
         <v>108</v>
       </c>
       <c r="CM22" s="6">
         <v>100.0</v>
       </c>
@@ -11686,69 +11686,69 @@
       <c r="AW29" s="6">
         <v>30.9</v>
       </c>
       <c r="AX29" s="6">
         <v>5.5</v>
       </c>
       <c r="AY29" s="6">
         <v>33.7</v>
       </c>
       <c r="AZ29" s="6">
         <v>4.9</v>
       </c>
       <c r="BA29" s="6">
         <v>45.3</v>
       </c>
       <c r="BB29" s="6">
         <v>6.7</v>
       </c>
       <c r="BC29" s="6">
         <v>33.6</v>
       </c>
       <c r="BD29" s="6">
         <v>8.6</v>
       </c>
       <c r="BE29" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="BF29" s="6">
         <v>7.2</v>
       </c>
       <c r="BG29" s="6">
         <v>40.6</v>
       </c>
       <c r="BH29" s="6">
         <v>8.2</v>
       </c>
       <c r="BI29" s="6">
         <v>45.4</v>
       </c>
       <c r="BJ29" s="6">
         <v>13.8</v>
       </c>
       <c r="BK29" s="6">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="BL29" s="6">
         <v>11.7</v>
       </c>
       <c r="BM29" s="6">
         <v>82.5</v>
       </c>
       <c r="BN29" s="6">
         <v>11.2</v>
       </c>
       <c r="BO29" s="6">
         <v>57.5</v>
       </c>
       <c r="BP29" s="6">
         <v>14.3</v>
       </c>
       <c r="BQ29" s="6">
         <v>62.3</v>
       </c>
       <c r="BR29" s="6">
         <v>11.2</v>
       </c>
       <c r="BS29" s="6">
         <v>49.3</v>
       </c>
@@ -11986,51 +11986,51 @@
       <c r="ES29" s="6">
         <v>34.4</v>
       </c>
       <c r="ET29" s="6">
         <v>8.9</v>
       </c>
       <c r="EU29" s="6">
         <v>35.4</v>
       </c>
       <c r="EV29" s="6">
         <v>10.7</v>
       </c>
       <c r="EW29" s="6">
         <v>39.7</v>
       </c>
       <c r="EX29" s="6">
         <v>11.0</v>
       </c>
       <c r="EY29" s="6">
         <v>22.5</v>
       </c>
       <c r="EZ29" s="6">
         <v>9.9</v>
       </c>
       <c r="FA29" s="6">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="FB29" s="6">
         <v>13.8</v>
       </c>
       <c r="FC29" s="6">
         <v>38.3</v>
       </c>
       <c r="FD29" s="6">
         <v>17.3</v>
       </c>
       <c r="FE29" s="6">
         <v>32.2</v>
       </c>
       <c r="FF29" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG29" s="6">
         <v>52.5</v>
       </c>
       <c r="FH29" s="6">
         <v>20.4</v>
       </c>
       <c r="FI29" s="6">
         <v>23.6</v>
       </c>
@@ -15678,51 +15678,51 @@
       <c r="AW36" s="6">
         <v>30.7</v>
       </c>
       <c r="AX36" s="6">
         <v>3.4</v>
       </c>
       <c r="AY36" s="6">
         <v>29.9</v>
       </c>
       <c r="AZ36" s="6">
         <v>3.5</v>
       </c>
       <c r="BA36" s="6">
         <v>44.6</v>
       </c>
       <c r="BB36" s="6">
         <v>5.4</v>
       </c>
       <c r="BC36" s="6">
         <v>40.4</v>
       </c>
       <c r="BD36" s="6">
         <v>7.8</v>
       </c>
       <c r="BE36" s="6">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="BF36" s="6">
         <v>7.2</v>
       </c>
       <c r="BG36" s="6">
         <v>33.7</v>
       </c>
       <c r="BH36" s="6">
         <v>6.7</v>
       </c>
       <c r="BI36" s="6">
         <v>41.9</v>
       </c>
       <c r="BJ36" s="6">
         <v>13.2</v>
       </c>
       <c r="BK36" s="6">
         <v>63.5</v>
       </c>
       <c r="BL36" s="6">
         <v>10.3</v>
       </c>
       <c r="BM36" s="6">
         <v>75.0</v>
       </c>
@@ -15978,51 +15978,51 @@
       <c r="ES36" s="6">
         <v>34.4</v>
       </c>
       <c r="ET36" s="6">
         <v>8.9</v>
       </c>
       <c r="EU36" s="6">
         <v>35.4</v>
       </c>
       <c r="EV36" s="6">
         <v>10.7</v>
       </c>
       <c r="EW36" s="6">
         <v>36.3</v>
       </c>
       <c r="EX36" s="6">
         <v>10.3</v>
       </c>
       <c r="EY36" s="6">
         <v>27.0</v>
       </c>
       <c r="EZ36" s="6">
         <v>10.3</v>
       </c>
       <c r="FA36" s="6">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="FB36" s="6">
         <v>13.8</v>
       </c>
       <c r="FC36" s="6">
         <v>45.9</v>
       </c>
       <c r="FD36" s="6">
         <v>15.1</v>
       </c>
       <c r="FE36" s="6">
         <v>23.7</v>
       </c>
       <c r="FF36" s="6" t="s">
         <v>108</v>
       </c>
       <c r="FG36" s="6">
         <v>45.2</v>
       </c>
       <c r="FH36" s="6">
         <v>18.9</v>
       </c>
       <c r="FI36" s="6">
         <v>31.2</v>
       </c>
@@ -18373,51 +18373,51 @@
         <v>108</v>
       </c>
       <c r="GF40" s="6" t="s">
         <v>108</v>
       </c>
       <c r="GG40" s="6">
         <v>100.0</v>
       </c>
       <c r="GH40" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:190" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2288005/625937</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
@@ -18591,226 +18591,226 @@
       <c r="FX41" s="3"/>
       <c r="FY41" s="3"/>
       <c r="FZ41" s="3"/>
       <c r="GA41" s="3"/>
       <c r="GB41" s="3"/>
       <c r="GC41" s="3"/>
       <c r="GD41" s="3"/>
       <c r="GE41" s="3"/>
       <c r="GF41" s="3"/>
       <c r="GG41" s="3"/>
       <c r="GH41" s="3"/>
     </row>
     <row r="44" spans="1:190">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:190" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:190">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald (2022)</t>
+            <t xml:space="preserve">bosco di protezione (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2576</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:190" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:190">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Fläche der grössten Lücke (5 Klassen)</t>
+            <t xml:space="preserve">superficie della chiaria più grande (5 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1338</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:190" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="53" spans="1:190">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:190" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:190">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:190" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:190">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:190" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GH1"/>
     <mergeCell ref="A2:GH2"/>