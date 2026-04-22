--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>sovraccarichi e disturbi umani</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>anthropogene Überbelastungen und Störungen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: circondario forestale (2024)</t>
+      <t xml:space="preserve">: Forstkreis (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>circondario forestale (2024)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,261 +373,261 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>laghi</t>
-[...2 lines deleted...]
-    <t>Svizzera</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun sovraccarico</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>keine Überbelastung</t>
+  </si>
+  <si>
+    <t>Erholungsbelastung</t>
+  </si>
+  <si>
+    <t>andere Überbelastung</t>
+  </si>
+  <si>
+    <t>Deponie</t>
+  </si>
+  <si>
+    <t>nicht unterhaltene Entwässerung</t>
+  </si>
+  <si>
+    <t>unterhaltene Entwässerung</t>
+  </si>
+  <si>
+    <t>Bauten (ohne Strassen)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2288040/625972</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">sovraccarichi e disturbi umani</t>
+      <t xml:space="preserve">anthropogene Überbelastungen und Störungen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #23</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza tracce nell'area di interpretazione (50 x 50 m), che indicano che il popolamento forestale o la stazione forestale sono soggetti a un uso ricreativo molto intenso (eccessivo) o ad altre pesanti influenze umane (ad esempio, discariche, drenaggio del terreno, costruzioni) e, nel caso di tali tracce, indicazione della natura del sovraccarico o del disturbo. Fonte: rilievo sul terreno (MID 219: Überbelastung und Störung)</t>
+    <t>Probeflächen mit/ohne Zeichen auf der Interpretationsfläche (50 × 50 m), dass der Waldbestand oder der Waldstandort einer sehr starken (übermässigen) Erholungsnutzung oder einem anderen starken menschlichen Einfluss (z.B. Deponie, Flächenentwässerung, Baute) ausgesetzt ist, und im Falle von solchen Zeichen, Angabe der Art der Überbelastung oder Störung. Grundlage: Feldaufnahme (MID 219: Überbelastung und Störung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">circondario forestale (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -979,51 +979,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -7485,51 +7485,51 @@
         <v>106</v>
       </c>
       <c r="GE21" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF21" s="6">
         <v>100.0</v>
       </c>
       <c r="GG21" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2288040/625972</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -7703,191 +7703,191 @@
       <c r="FW22" s="3"/>
       <c r="FX22" s="3"/>
       <c r="FY22" s="3"/>
       <c r="FZ22" s="3"/>
       <c r="GA22" s="3"/>
       <c r="GB22" s="3"/>
       <c r="GC22" s="3"/>
       <c r="GD22" s="3"/>
       <c r="GE22" s="3"/>
       <c r="GF22" s="3"/>
       <c r="GG22" s="3"/>
     </row>
     <row r="25" spans="1:189">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:189" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">sovraccarichi e disturbi umani</t>
+            <t xml:space="preserve">anthropogene Überbelastungen und Störungen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #23</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">circondario forestale (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>