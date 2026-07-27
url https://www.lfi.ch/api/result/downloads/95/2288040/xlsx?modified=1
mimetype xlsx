--- v2 (2026-04-22)
+++ v3 (2026-07-27)
@@ -567,67 +567,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
     <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7843,51 +7843,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>