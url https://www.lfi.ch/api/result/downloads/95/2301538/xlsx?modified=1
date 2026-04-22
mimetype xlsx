--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>surface terrière du bois mort IFN1</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Forstkreis (2024)</t>
+      <t xml:space="preserve">: arrondissement forestier (2024)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz</t>
+      <t xml:space="preserve">: réseau 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>Zustand 1983/85</t>
-[...2 lines deleted...]
-    <t>Forstkreis (2024)</t>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2024)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,270 +373,270 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>Seen</t>
-[...2 lines deleted...]
-    <t>Schweiz</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2301538/639470</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzbasalfläche LFI1</t>
+      <t xml:space="preserve">surface terrière du bois mort IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #247</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (Messstelle für den Brusthöhendurchmesser BHD) der toten Bäume und Sträucher (stehende und liegende) ab 12 cm BHD nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) des arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de DHP selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Forstkreis (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -988,51 +988,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -9201,51 +9201,51 @@
         <v>0.0</v>
       </c>
       <c r="GE24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF24" s="6">
         <v>0.6</v>
       </c>
       <c r="GG24" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 26.04.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 26.04.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2301538/639470</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -9419,191 +9419,191 @@
       <c r="FW25" s="3"/>
       <c r="FX25" s="3"/>
       <c r="FY25" s="3"/>
       <c r="FZ25" s="3"/>
       <c r="GA25" s="3"/>
       <c r="GB25" s="3"/>
       <c r="GC25" s="3"/>
       <c r="GD25" s="3"/>
       <c r="GE25" s="3"/>
       <c r="GF25" s="3"/>
       <c r="GG25" s="3"/>
     </row>
     <row r="28" spans="1:189">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzbasalfläche LFI1</t>
+            <t xml:space="preserve">surface terrière du bois mort IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #247</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:189" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:189">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:189" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:189">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Forstkreis (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:189" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:189">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:189" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:189">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:189" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>