--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>cause of tree mortality</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations et mortalité selon la cause du dépérissement</t>
+  </si>
+  <si>
+    <t>motif du dépérissement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/yr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...14 lines deleted...]
-    <t>1000 m³/yr</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
-[...8 lines deleted...]
-    <t>snow load</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>intervention sylvicole</t>
+  </si>
+  <si>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>rockfall</t>
-[...32 lines deleted...]
-    <t>other loss of vitality</t>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>autres causes humaines</t>
+  </si>
+  <si>
+    <t>cause inconnue</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2305152/597789</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fellings and mortality according to cause of damage</t>
+      <t xml:space="preserve">exploitations et mortalité selon la cause du dépérissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #408</t>
     </r>
   </si>
   <si>
-    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were felled, died or disappeared between two inventories with the cause of death given.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) qui ont été exploités, sont morts ou ont disparu entre deux inventaires, avec indication de la cause du dépérissement.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause of tree mortality</t>
+      <t xml:space="preserve">motif du dépérissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2619</t>
     </r>
   </si>
   <si>
-    <t>Reason why trees and shrubs ≥12 cm in diameter at breast height (dbh) have died or disappeared since the last Inventory. Reference: Forest Service Survey (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
+    <t>Raison pour laquelle des arbres et arbustes d'un diamètre à hauteur de poitrine (DHP) supérieur ou égal à 12 cm sont morts ou ont disparu depuis l'inventaire précédent. Source: enquête auprès des services forestiers (MID 2046: Motif du dépérissement - arbre-échantillon mort/manquant)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,51 +745,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1758,235 +1758,235 @@
         <v>531</v>
       </c>
       <c r="M30" s="6">
         <v>14</v>
       </c>
       <c r="N30" s="6">
         <v>9296</v>
       </c>
       <c r="O30" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="21.75">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2305152/597789</t>
           </r>
         </is>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fellings and mortality according to cause of damage</t>
+            <t xml:space="preserve">exploitations et mortalité selon la cause du dépérissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #408</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause of tree mortality</t>
+            <t xml:space="preserve">motif du dépérissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2619</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>