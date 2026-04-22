--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,380 +17,380 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>IFN4–IFN5</t>
   </si>
   <si>
-    <t>utilizzazioni e mortalità in funzione della causa</t>
-[...2 lines deleted...]
-    <t>causa del deperimento</t>
+    <t>exploitations et mortalité selon la cause du dépérissement</t>
+  </si>
+  <si>
+    <t>motif du dépérissement</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/anno</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>variazione 2009/17–2018/26</t>
-[...23 lines deleted...]
-    <t>1000 m³/anno</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...11 lines deleted...]
-    <t>valanga</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>intervention sylvicole</t>
+  </si>
+  <si>
+    <t>vent</t>
+  </si>
+  <si>
+    <t>poids de la neige lourde</t>
+  </si>
+  <si>
+    <t>avalanche</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>caduta di massi</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>chute de pierres</t>
+  </si>
+  <si>
+    <t>lave torrentielle, glissement de terrain</t>
+  </si>
+  <si>
+    <t>crue</t>
+  </si>
+  <si>
+    <t>incendie</t>
+  </si>
+  <si>
+    <t>insectes</t>
+  </si>
+  <si>
+    <t>champignons, virus, bactéries</t>
+  </si>
+  <si>
+    <t>animaux sauvages</t>
+  </si>
+  <si>
+    <t>animaux domestiques</t>
+  </si>
+  <si>
+    <t>autres causes humaines</t>
+  </si>
+  <si>
+    <t>cause inconnue</t>
+  </si>
+  <si>
+    <t>perte de vitalité due à la sécheresse</t>
+  </si>
+  <si>
+    <t>autres pertes de vitalité</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2305153/597795</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazioni e mortalità in funzione della causa</t>
+      <t xml:space="preserve">exploitations et mortalité selon la cause du dépérissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #408</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che sono stati utilizzati nel quadro di interventi selvicolturali, sono morti o sono scomparsi tra due inventari e che hanno l'indicazione della causa del deperimento.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) qui ont été exploités, sont morts ou ont disparu entre deux inventaires, avec indication de la cause du dépérissement.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa del deperimento</t>
+      <t xml:space="preserve">motif du dépérissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2619</t>
     </r>
   </si>
   <si>
-    <t>Motivo per cui alberi e arbusti con un diametro a petto d'uomo (DPU) a partire da 12 cm sono morti o scomparsi dall'ultimo inventario. Fonte: inchiesta presso il servizio forestale (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
+    <t>Raison pour laquelle des arbres et arbustes d'un diamètre à hauteur de poitrine (DHP) supérieur ou égal à 12 cm sont morts ou ont disparu depuis l'inventaire précédent. Source: enquête auprès des services forestiers (MID 2046: Motif du dépérissement - arbre-échantillon mort/manquant)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,62 +742,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1633,233 +1633,233 @@
         <v>566</v>
       </c>
       <c r="K30" s="6">
         <v>13</v>
       </c>
       <c r="L30" s="6">
         <v>9665</v>
       </c>
       <c r="M30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="21.75">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2305153/597795</t>
           </r>
         </is>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazioni e mortalità in funzione della causa</t>
+            <t xml:space="preserve">exploitations et mortalité selon la cause du dépérissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #408</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa del deperimento</t>
+            <t xml:space="preserve">motif du dépérissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2619</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>