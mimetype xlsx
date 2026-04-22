--- v1 (2026-02-02)
+++ v2 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>masse du bois de tige des arbres vifs divisé par biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2023)</t>
+      <t xml:space="preserve">: arrondissement forestier (2023)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2023)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>arrondissement forestier (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,278 +373,278 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>lacs</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2305262/625950</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stemwood mass of living trees</t>
+      <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #50</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of the stemwood with bark of the living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Poids sec (masse) du bois de tige en écorce des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of living trees</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">arrondissement forestier (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5226,51 +5226,51 @@
         <v>0.0</v>
       </c>
       <c r="GE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF17" s="6">
         <v>65.4</v>
       </c>
       <c r="GG17" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2305262/625950</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5444,226 +5444,226 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stemwood mass of living trees</t>
+            <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #50</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of living trees</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">arrondissement forestier (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>