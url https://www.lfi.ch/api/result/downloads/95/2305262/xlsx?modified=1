--- v2 (2026-04-22)
+++ v3 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Schaftholzmasse der lebenden Bäume geteilt durch Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2023)</t>
+      <t xml:space="preserve">: Forstkreis (2023)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2023)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,278 +373,278 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...2 lines deleted...]
-    <t>Suisse</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2305262/625950</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
+      <t xml:space="preserve">Schaftholzmasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #50</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) du bois de tige en écorce des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Trockengewicht (Masse) des Schaftholzes in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5226,51 +5226,51 @@
         <v>0.0</v>
       </c>
       <c r="GE17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF17" s="6">
         <v>65.4</v>
       </c>
       <c r="GG17" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:189" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2305262/625950</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -5444,226 +5444,226 @@
       <c r="FW18" s="3"/>
       <c r="FX18" s="3"/>
       <c r="FY18" s="3"/>
       <c r="FZ18" s="3"/>
       <c r="GA18" s="3"/>
       <c r="GB18" s="3"/>
       <c r="GC18" s="3"/>
       <c r="GD18" s="3"/>
       <c r="GE18" s="3"/>
       <c r="GF18" s="3"/>
       <c r="GG18" s="3"/>
     </row>
     <row r="21" spans="1:189">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
+            <t xml:space="preserve">Schaftholzmasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #50</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:189" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:189">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:189" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:189">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:189" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:189">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:189" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:189">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:189" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:189">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:189" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>