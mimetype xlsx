--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>causa del deperimento</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>fellings and mortality according to cause of damage</t>
+  </si>
+  <si>
+    <t>cause of tree mortality</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/anno</t>
+      <t xml:space="preserve">: m³/ha/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>variazione 2009/17–2018/26</t>
-[...23 lines deleted...]
-    <t>m³/ha/anno</t>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>m³/ha/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>intervento selvicolturale</t>
-[...47 lines deleted...]
-    <t>totale</t>
+    <t>silvicultural treatment</t>
+  </si>
+  <si>
+    <t>wind</t>
+  </si>
+  <si>
+    <t>snow load</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>debris flow, landslide</t>
+  </si>
+  <si>
+    <t>flood</t>
+  </si>
+  <si>
+    <t>forest fire</t>
+  </si>
+  <si>
+    <t>insects</t>
+  </si>
+  <si>
+    <t>fungi, virus, bacteria</t>
+  </si>
+  <si>
+    <t>wild animals</t>
+  </si>
+  <si>
+    <t>domestic animals</t>
+  </si>
+  <si>
+    <t>other human causes</t>
+  </si>
+  <si>
+    <t>unknown cause</t>
+  </si>
+  <si>
+    <t>loss of vitality due to drought</t>
+  </si>
+  <si>
+    <t>other loss of vitality</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2305567/598540</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazioni e mortalità in funzione della causa</t>
+      <t xml:space="preserve">fellings and mortality according to cause of damage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #408</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che sono stati utilizzati nel quadro di interventi selvicolturali, sono morti o sono scomparsi tra due inventari e che hanno l'indicazione della causa del deperimento.</t>
+    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were felled, died or disappeared between two inventories with the cause of death given.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">causa del deperimento</t>
+      <t xml:space="preserve">cause of tree mortality</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2619</t>
     </r>
   </si>
   <si>
-    <t>Motivo per cui alberi e arbusti con un diametro a petto d'uomo (DPU) a partire da 12 cm sono morti o scomparsi dall'ultimo inventario. Fonte: inchiesta presso il servizio forestale (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
+    <t>Reason why trees and shrubs ≥12 cm in diameter at breast height (dbh) have died or disappeared since the last Inventory. Reference: Forest Service Survey (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,62 +742,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1633,233 +1633,233 @@
         <v>4.3</v>
       </c>
       <c r="K30" s="6">
         <v>14</v>
       </c>
       <c r="L30" s="6">
         <v>8.9</v>
       </c>
       <c r="M30" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="21.75">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2305567/598540</t>
           </r>
         </is>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazioni e mortalità in funzione della causa</t>
+            <t xml:space="preserve">fellings and mortality according to cause of damage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #408</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">causa del deperimento</t>
+            <t xml:space="preserve">cause of tree mortality</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2619</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>