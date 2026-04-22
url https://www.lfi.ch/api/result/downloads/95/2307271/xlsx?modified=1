--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,376 +14,376 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>masse du bois fort des branches des arbres vifs divisé par biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Zellentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2307271/595045</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Astderbholzmasse der lebenden Bäume</t>
+      <t xml:space="preserve">masse du bois fort des branches des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #47</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) des Astholzes mit einem Durchmesser von mindestens 7 cm der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>Poids sec (masse) du bois fort des branches d'un diamètre d'au moins 7 cm des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,51 +735,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1137,270 +1137,270 @@
         <v>3.9</v>
       </c>
       <c r="M17" s="6">
         <v>0.5</v>
       </c>
       <c r="N17" s="6">
         <v>4.0</v>
       </c>
       <c r="O17" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2307271/595045</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Astderbholzmasse der lebenden Bäume</t>
+            <t xml:space="preserve">masse du bois fort des branches des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #47</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>