--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,401 +14,401 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>main tree species</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume total de bois (bois de tige)</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...35 lines deleted...]
-    <t>indeterminable</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2307670/446687</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total wood volume (stemwood)</t>
+      <t xml:space="preserve">volume total de bois (bois de tige)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #23</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark. The total wood volume is the sum of the growing stock and deadwood volumes.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le volume total de bois correspond à la somme du volume de bois et du volume de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2464,51 +2464,51 @@
         <v>46669</v>
       </c>
       <c r="AC27" s="6">
         <v>4</v>
       </c>
       <c r="AD27" s="6">
         <v>458900</v>
       </c>
       <c r="AE27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2307670/446687</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -2524,191 +2524,191 @@
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="3"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total wood volume (stemwood)</t>
+            <t xml:space="preserve">volume total de bois (bois de tige)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #23</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:31" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>