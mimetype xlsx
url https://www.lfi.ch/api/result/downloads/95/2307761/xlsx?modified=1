--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées dues aux insectes</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>1000 m³/Jahr</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2307761/427113</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+      <t xml:space="preserve">exploitations forcées dues aux insectes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #89</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden durch Insekten zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster) abgeleitet.</t>
+    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par des insectes. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>19</v>
       </c>
       <c r="M24" s="6">
         <v>43</v>
       </c>
       <c r="N24" s="6">
         <v>958</v>
       </c>
       <c r="O24" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2307761/427113</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+            <t xml:space="preserve">exploitations forcées dues aux insectes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #89</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>