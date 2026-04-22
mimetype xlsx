--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN4–IFN5</t>
   </si>
   <si>
-    <t>exploitations forcées dues aux insectes</t>
-[...2 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>utilizzazione forzata dovuta agli insetti</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/an</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...33 lines deleted...]
-    <t>1000 m³/an</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>variazione 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>1000 m³/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...29 lines deleted...]
-    <t>total</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana superiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore/superiore (S)</t>
+  </si>
+  <si>
+    <t>submontana (N)</t>
+  </si>
+  <si>
+    <t>collinare con faggio (S)</t>
+  </si>
+  <si>
+    <t>collinare</t>
+  </si>
+  <si>
+    <t>iperinsubrica (S)</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2307761/427113</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations forcées dues aux insectes</t>
+      <t xml:space="preserve">utilizzazione forzata dovuta agli insetti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #89</t>
     </r>
   </si>
   <si>
-    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par des insectes. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
+    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che non sono stati utilizzati tra due inventari nel quadro di interventi selvicolturali pianificati, bensì in seguito a danni causati da insetti. Esso viene calcolato a livello di area di saggio a partire dall'utilizzazione degli alberi campione e dalla proporzione di utilizzazioni forzate (in base alle informazioni fornite dai forestali locali).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>19</v>
       </c>
       <c r="M24" s="6">
         <v>43</v>
       </c>
       <c r="N24" s="6">
         <v>958</v>
       </c>
       <c r="O24" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2307761/427113</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations forcées dues aux insectes</t>
+            <t xml:space="preserve">utilizzazione forzata dovuta agli insetti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #89</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>