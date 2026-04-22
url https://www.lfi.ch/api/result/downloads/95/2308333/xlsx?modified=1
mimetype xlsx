--- v0 (2026-01-08)
+++ v1 (2026-04-22)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>massa del legno del fusto degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>masse du bois de tige des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2308333/596093</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">massa del legno del fusto degli alberi vivi</t>
+      <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #50</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) del legno del fusto con corteccia degli alberi e arbusti vivi di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Poids sec (masse) du bois de tige en écorce des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>100.0</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="6">
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2308333/596093</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">massa del legno del fusto degli alberi vivi</t>
+            <t xml:space="preserve">masse du bois de tige des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #50</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>