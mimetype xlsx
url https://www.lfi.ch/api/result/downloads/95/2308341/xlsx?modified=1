--- v0 (2026-01-08)
+++ v1 (2026-09-24)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Schaftholzmasse der lebenden Bäume</t>
   </si>
   <si>
     <t>Nadelholz, Laubholz</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: Mio kg</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Schutzwaldregion</t>
   </si>
   <si>
     <t>Jura + Mittelland</t>
   </si>
   <si>
     <t>Nordalpen West</t>
   </si>
   <si>
     <t>Nordalpen Ost</t>
   </si>
   <si>
     <t>Alpen Südwest</t>
   </si>
   <si>
     <t>Alpen Südost</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
@@ -142,298 +86,258 @@
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Nadelholz</t>
   </si>
   <si>
     <t>Laubholz</t>
   </si>
   <si>
     <t>nicht bestimmbar</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Schaftholzmasse der lebenden Bäume [50], kg
+Trockengewicht (Masse) des Schaftholzes in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 19:15:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +598,1003 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="7" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6" t="s">
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
-[...2 lines deleted...]
-      <c r="I13" s="6" t="s">
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
-[...2 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>31455</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>24164</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>5</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>15898</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>7</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>12459</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>18035</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>9096</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>8</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>111106</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>38967</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>10725</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>9791</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1912</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>14</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1806</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>15</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>10583</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>73785</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...14 lines deleted...]
-      <c r="G16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0</v>
+      </c>
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
-[...14 lines deleted...]
-      <c r="M16" s="6" t="s">
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="I16" s="5">
+        <v>0</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>0</v>
+      </c>
+      <c r="O16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>70422</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>34890</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>4</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>25690</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>6</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>14370</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>19841</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>19679</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>4</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>184891</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>