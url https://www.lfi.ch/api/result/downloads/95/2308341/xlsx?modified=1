--- v1 (2026-09-24)
+++ v2 (2026-09-25)
@@ -14,221 +14,221 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>LFI5</t>
-[...47 lines deleted...]
-    <t>Mio kg</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>stemwood mass of living trees</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: million kg</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Schaftholzmasse der lebenden Bäume [50], kg
-Trockengewicht (Masse) des Schaftholzes in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>stemwood mass of living trees [50], kg
+Dry weight (mass) of the stemwood with bark of the living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 27.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
-    <t>Einheit: Mio, Dezimalstellen: 0</t>
+    <t>Einheit: million, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Nadelholz, Laubholz [LBHNDH, 96]
-Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 19:15:28</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -610,64 +610,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
     <col min="2" max="2" width="13" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="7" customWidth="true" style="0"/>
-    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1039,365 +1039,365 @@
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7"/>
-      <c r="C20" s="7" t="s">
+      <c r="B20" s="7" t="s">
         <v>26</v>
       </c>
+      <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7"/>
-      <c r="C21" s="7" t="s">
+      <c r="B21" s="7" t="s">
         <v>28</v>
       </c>
+      <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="7"/>
-      <c r="C22" s="7" t="s">
+      <c r="B22" s="7" t="s">
         <v>30</v>
       </c>
+      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="7"/>
-      <c r="C23" s="7" t="s">
+      <c r="B23" s="7" t="s">
         <v>32</v>
       </c>
+      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="7"/>
-      <c r="C24" s="7" t="s">
+      <c r="B24" s="7" t="s">
         <v>34</v>
       </c>
+      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="7"/>
-      <c r="C25" s="7" t="s">
+      <c r="B25" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="7"/>
-      <c r="C26" s="7" t="s">
+      <c r="B26" s="7" t="s">
         <v>38</v>
       </c>
+      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="7"/>
-      <c r="C27" s="7" t="s">
+      <c r="B27" s="7" t="s">
         <v>40</v>
       </c>
+      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="7"/>
-      <c r="C28" s="7" t="s">
+      <c r="B28" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="7" t="s">
+      <c r="B30" s="7" t="s">
         <v>45</v>
       </c>
+      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="7"/>
-      <c r="C31" s="7" t="s">
+      <c r="B31" s="7" t="s">
         <v>47</v>
       </c>
+      <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="7"/>
-      <c r="C33" s="7" t="s">
+      <c r="B33" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="7"/>
-      <c r="C34" s="7" t="s">
+      <c r="B34" s="7" t="s">
         <v>51</v>
       </c>
+      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="7" t="s">
+      <c r="B35" s="7" t="s">
         <v>53</v>
       </c>
+      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
@@ -1428,173 +1428,151 @@
       <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="7"/>
-      <c r="C39" s="7" t="s">
+      <c r="B39" s="7" t="s">
         <v>57</v>
       </c>
+      <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B40" s="7"/>
-      <c r="C40" s="7" t="s">
+      <c r="B40" s="7" t="s">
         <v>59</v>
       </c>
+      <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="7"/>
-      <c r="C41" s="7" t="s">
+      <c r="B41" s="7" t="s">
         <v>61</v>
       </c>
+      <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A20:B20"/>
-[...42 lines deleted...]
-    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>