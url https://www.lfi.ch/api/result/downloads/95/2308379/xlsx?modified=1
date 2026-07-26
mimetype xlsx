--- v2 (2026-04-22)
+++ v3 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>altitude (par classes de 400 m)</t>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Nettozuwachs</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: arrondissement forestier (2023)</t>
+      <t xml:space="preserve">: Forstkreis (2023)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/an</t>
+      <t xml:space="preserve">: 1000 m³/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>évolution 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>arrondissement forestier (2023)</t>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>Forstkreis (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lacs</t>
-[...5 lines deleted...]
-    <t>1000 m³/an</t>
+    <t>Seen</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 m³/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2308379/626036</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accroissement net</t>
+      <t xml:space="preserve">Nettozuwachs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #80</t>
     </r>
   </si>
   <si>
-    <t>Augmentation du volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm ayant survécu entre deux inventaires, le volume du bois de tige en écorce du passage à la futaie, et l’augmentation modélisée du volume du bois de tige en écorce des pertes durant la moitié de la période d’inventaire, après déduction du volume de la mortalité. L'accroissement net correspond donc à l'accroissement (accroissement brut) après déduction du volume de la mortalité.</t>
+    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode minus das Volumen der Mortalität. Der Nettozuwachs entspricht so dem Zuwachs (=Bruttozuwachs) abzüglich des Volumens der Mortalität.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 400 m)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">arrondissement forestier (2023)</t>
+      <t xml:space="preserve">Forstkreis (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les arrondissements forestiers constituent l'unité. Cette variable se base sur une enquête réalisée auprès des services forestiers cantonaux durant l’hiver 2022/2023.</t>
+    <t>Regionale Gliederung mit den Forstkreisen als Einheit. Die Variable basiert auf einer Erhebung bei den kantonalen Forstdiensten im Winter 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,238 +973,238 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="186" max="186" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -6341,51 +6341,51 @@
         <v>0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>7339</v>
       </c>
       <c r="GG19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2308379/626036</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accroissement net</t>
+            <t xml:space="preserve">Nettozuwachs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #80</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 400 m)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">arrondissement forestier (2023)</t>
+            <t xml:space="preserve">Forstkreis (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>