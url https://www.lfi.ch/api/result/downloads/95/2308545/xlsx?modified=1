--- v0 (2026-01-12)
+++ v1 (2026-07-29)
@@ -14,454 +14,454 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>provvigione (legno del fusto)</t>
+    <t>Vorrat (Schaftholz)</t>
   </si>
   <si>
-    <t>specie arborea principale · stadio di sviluppo</t>
+    <t>Hauptbaumart · Entwicklungsstufe</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>specie arborea principale</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
-    <t>stadio di sviluppo</t>
+    <t>Entwicklungsstufe</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>novelleto/spessina</t>
+    <t>Jungwuchs/Dickung</t>
   </si>
   <si>
-    <t>perticaia</t>
+    <t>Stangenholz</t>
   </si>
   <si>
-    <t>fustaia giovane</t>
+    <t>schwaches Baumholz</t>
   </si>
   <si>
-    <t>fustaia adulta</t>
+    <t>mittleres Baumholz</t>
   </si>
   <si>
-    <t>fustaia matura</t>
+    <t>starkes Baumholz</t>
   </si>
   <si>
-    <t>misto</t>
+    <t>gemischt</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>non determinabile</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2308545/413703</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">provvigione (legno del fusto)</t>
+      <t xml:space="preserve">Vorrat (Schaftholz)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
+    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stadio di sviluppo</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -813,52 +813,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -12648,51 +12648,51 @@
         <v>265.2</v>
       </c>
       <c r="AD132" s="6">
         <v>4</v>
       </c>
       <c r="AE132" s="6">
         <v>347.0</v>
       </c>
       <c r="AF132" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:32" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2308545/413703</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
@@ -12708,226 +12708,226 @@
       <c r="V133" s="3"/>
       <c r="W133" s="3"/>
       <c r="X133" s="3"/>
       <c r="Y133" s="3"/>
       <c r="Z133" s="3"/>
       <c r="AA133" s="3"/>
       <c r="AB133" s="3"/>
       <c r="AC133" s="3"/>
       <c r="AD133" s="3"/>
       <c r="AE133" s="3"/>
       <c r="AF133" s="3"/>
     </row>
     <row r="136" spans="1:32">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">provvigione (legno del fusto)</t>
+            <t xml:space="preserve">Vorrat (Schaftholz)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:32" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="139" spans="1:32">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:32" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="142" spans="1:32">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stadio di sviluppo</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:32" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="145" spans="1:32">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:32" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148" spans="1:32">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:32" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="151" spans="1:32">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:32" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>