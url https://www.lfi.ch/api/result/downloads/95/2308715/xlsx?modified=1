--- v2 (2026-04-22)
+++ v3 (2026-10-02)
@@ -1,442 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>increment (gross increment)</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: m³/ha/yr</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>m³/ha/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>m³/ha/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
+    <t>1001-1400 m</t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>Total</t>
-[...170 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Veränderungskomponenten [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI4–NFI5 [450550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>increment (gross increment) [11], m³
+Increase in stemwood volume between two inventories of all surviving trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark, the stemwood volume of all ingrowing trees and shrubs with bark, and the modelled increase in the stemwood volume of the losses with bark during half the inventory period.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 11.02.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 23.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t>pro Vegetationsperiode [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI4/NFI5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes) [Z25KLA400, 963]
+Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 04:45:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, &gt;1800 m, 1401-1800 m, 1001-1400 m, 601-1000 m , ≤600 m, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +614,1012 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>10.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>48</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>5.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>8</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>4.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>18</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>5.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>6.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>41</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.1</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>208</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>6.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>7.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>5</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>6.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>10</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>7.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>9.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>9.9</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>25</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>10.5</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>9.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>6</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>6.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>11</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>9.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>8.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>13.7</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>12.6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>7.2</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>6.4</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>14</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>10.6</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>7.9</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>8</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>11.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>4</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>13.3</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>19</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>5.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>27</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>5.8</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>17</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>9.8</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>8.6</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>4</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>12.2</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>3</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>10.7</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>4</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>7.4</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>3</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>6.2</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>6</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>9.0</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>