--- v3 (2026-10-02)
+++ v4 (2026-10-02)
@@ -14,237 +14,237 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>NFI4–NFI5</t>
-[...23 lines deleted...]
-    <t>production region</t>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Zuwachs (Bruttozuwachs)</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: m³/ha/Jahr</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>total</t>
-[...2 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Veränderungskomponenten [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI4–NFI5 [450550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>LFI4–LFI5 [450550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>increment (gross increment) [11], m³
-Increase in stemwood volume between two inventories of all surviving trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark, the stemwood volume of all ingrowing trees and shrubs with bark, and the modelled increase in the stemwood volume of the losses with bark during half the inventory period.</t>
+    <t>Zuwachs (Bruttozuwachs) [11], m³
+Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 11.02.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>area [1], ha
+    <t>Fläche [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 23.07.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t>pro Vegetationsperiode [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - accessible forest without shrub forest NFI4/NFI5 [2282]</t>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>altitude (in 400 m classes) [Z25KLA400, 963]
-Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhenlage (400-m-Klassen) [Z25KLA400, 963]
+Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 04:45:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, &gt;1800 m, 1401-1800 m, 1001-1400 m, 601-1000 m , ≤600 m, total</t>
+    <t>keine Angabe, &gt;1800 m, 1401-1800 m, 1001-1400 m , 601-1000 m , ≤600 m, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -626,63 +626,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B21" sqref="B21:M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="5" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>