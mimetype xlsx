--- v0 (2026-01-24)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées dues aux insectes</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>m³/ha/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2308937/427156</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+      <t xml:space="preserve">exploitations forcées dues aux insectes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #89</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden durch Insekten zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster) abgeleitet.</t>
+    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par des insectes. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>0.1</v>
       </c>
       <c r="M24" s="6">
         <v>42</v>
       </c>
       <c r="N24" s="6">
         <v>0.8</v>
       </c>
       <c r="O24" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2308937/427156</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+            <t xml:space="preserve">exploitations forcées dues aux insectes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #89</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>