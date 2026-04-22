--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>sanitary/salvage fellings due to insects</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/an</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région biogéographique</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>nord des Alpes</t>
-[...14 lines deleted...]
-    <t>m³/ha/an</t>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>m³/ha/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...26 lines deleted...]
-    <t>hyperinsubrique (S)</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>upper montane (N)</t>
+  </si>
+  <si>
+    <t>lower montane (N)</t>
+  </si>
+  <si>
+    <t>lower/upper montane (S)</t>
+  </si>
+  <si>
+    <t>submontane (N)</t>
+  </si>
+  <si>
+    <t>colline with beech (S)</t>
+  </si>
+  <si>
+    <t>colline</t>
+  </si>
+  <si>
+    <t>hyperinsubric (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2308937/427156</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations forcées dues aux insectes</t>
+      <t xml:space="preserve">sanitary/salvage fellings due to insects</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #89</t>
     </r>
   </si>
   <si>
-    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par des insectes. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
+    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that were not removed from the forest as part of silvicultural planning, but because they had been damaged by insects between two inventories. The variable is derived at the sample plot level from the harvested tally trees and the proportion of sanitary/salvage fellings (according to information provided by the foresters).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>0.1</v>
       </c>
       <c r="M24" s="6">
         <v>42</v>
       </c>
       <c r="N24" s="6">
         <v>0.8</v>
       </c>
       <c r="O24" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2308937/427156</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations forcées dues aux insectes</t>
+            <t xml:space="preserve">sanitary/salvage fellings due to insects</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #89</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>