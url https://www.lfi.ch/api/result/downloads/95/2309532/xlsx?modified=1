--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Absterbegrund</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>fellings and mortality according to cause of damage</t>
+  </si>
+  <si>
+    <t>cause of tree mortality</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">: 1000 m³/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>Veränderung 2009/17–2018/26</t>
-[...26 lines deleted...]
-    <t>1000 m³/Jahr</t>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>1000 m³/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
-[...11 lines deleted...]
-    <t>Lawine</t>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>silvicultural treatment</t>
+  </si>
+  <si>
+    <t>wind</t>
+  </si>
+  <si>
+    <t>snow load</t>
+  </si>
+  <si>
+    <t>avalanche</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Steinschlag</t>
-[...35 lines deleted...]
-    <t>Total</t>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>debris flow, landslide</t>
+  </si>
+  <si>
+    <t>flood</t>
+  </si>
+  <si>
+    <t>forest fire</t>
+  </si>
+  <si>
+    <t>insects</t>
+  </si>
+  <si>
+    <t>fungi, virus, bacteria</t>
+  </si>
+  <si>
+    <t>wild animals</t>
+  </si>
+  <si>
+    <t>domestic animals</t>
+  </si>
+  <si>
+    <t>other human causes</t>
+  </si>
+  <si>
+    <t>unknown cause</t>
+  </si>
+  <si>
+    <t>loss of vitality due to drought</t>
+  </si>
+  <si>
+    <t>other loss of vitality</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309532/597792</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nutzung und Mortalität nach Absterbegrund</t>
+      <t xml:space="preserve">fellings and mortality according to cause of damage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #408</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren genutzt wurden, abgestorben oder verschwunden sind mit Angabe des Absterbegrunds.</t>
+    <t>Volume of stemwood with bark of all trees and shrubs ≥12 cm diameter at breast height (dbh) that were felled, died or disappeared between two inventories with the cause of death given.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Absterbegrund</t>
+      <t xml:space="preserve">cause of tree mortality</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2619</t>
     </r>
   </si>
   <si>
-    <t>Grund, weshalb Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) seit der letzten Inventur abgestorben oder verschwunden sind. Grundlage: Forstdienstbefragung (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
+    <t>Reason why trees and shrubs ≥12 cm in diameter at breast height (dbh) have died or disappeared since the last Inventory. Reference: Forest Service Survey (MID 2046: Absterbegrund - toter/fehlender Probebaum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,64 +745,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1758,235 +1758,235 @@
         <v>566</v>
       </c>
       <c r="M30" s="6">
         <v>13</v>
       </c>
       <c r="N30" s="6">
         <v>9665</v>
       </c>
       <c r="O30" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="21.75">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309532/597792</t>
           </r>
         </is>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nutzung und Mortalität nach Absterbegrund</t>
+            <t xml:space="preserve">fellings and mortality according to cause of damage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #408</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Absterbegrund</t>
+            <t xml:space="preserve">cause of tree mortality</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2619</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>