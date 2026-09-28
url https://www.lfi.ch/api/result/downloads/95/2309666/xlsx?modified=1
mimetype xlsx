--- v1 (2026-04-22)
+++ v2 (2026-09-28)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>mass of needles/ leaves of living trees divided by biomass of living trees</t>
   </si>
   <si>
     <t>conifers and broadleaves</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, cell total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Northern Alps</t>
   </si>
   <si>
     <t>Western Central-Alps</t>
   </si>
   <si>
     <t>Eastern Central-Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -142,327 +86,271 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>conifers</t>
   </si>
   <si>
     <t>broadleaves</t>
   </si>
   <si>
     <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...196 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>mass of needles/ leaves of living trees [49], kg
+Dry weight (mass) of the needles and leaves of the living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>biomass of living trees [18], kg
+Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+  </si>
+  <si>
+    <t>gerechnet am 06.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>cell total [5]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 19:15:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -723,736 +611,1027 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
-[...2 lines deleted...]
-      <c r="G13" s="6" t="s">
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
-[...2 lines deleted...]
-      <c r="I13" s="6" t="s">
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
-[...2 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
-[...2 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>3.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.1</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>3.1</v>
       </c>
-      <c r="E14" s="6">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5">
         <v>3.4</v>
       </c>
-      <c r="G14" s="6">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5">
         <v>2.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.1</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>3.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>2.7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.1</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>3.1</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.0</v>
       </c>
-      <c r="C15" s="6">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5">
         <v>0.8</v>
       </c>
-      <c r="E15" s="6">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5">
         <v>1.1</v>
       </c>
-      <c r="G15" s="6">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5">
         <v>1.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.1</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.1</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.4</v>
       </c>
-      <c r="M15" s="6">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="N15" s="5">
         <v>1.1</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6" t="s">
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
-[...2 lines deleted...]
-      <c r="G16" s="6" t="s">
+      <c r="F16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6" t="s">
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6" t="s">
+      <c r="L16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6" t="s">
+      <c r="N16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.2</v>
       </c>
-      <c r="C17" s="6">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5">
         <v>1.9</v>
       </c>
-      <c r="E17" s="6">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5">
         <v>2.7</v>
       </c>
-      <c r="G17" s="6">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5">
         <v>2.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.1</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>2.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>0.1</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>2.0</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.1</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>2.3</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...10 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>