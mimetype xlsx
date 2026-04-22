--- v0 (2026-01-08)
+++ v1 (2026-04-22)
@@ -17,373 +17,373 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>massa degli aghi/foglie degli alberi vivi diviso per biomassa degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>masse des aiguilles/feuilles des arbres vifs divisé par biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309692/592744</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">massa degli aghi/foglie degli alberi vivi</t>
+      <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Pseo secco (massa) degli aghi e delle foglie degli alberi e arbusti vivi di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Poids sec (masse) des aiguilles et des feuilles des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,51 +735,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1137,270 +1137,270 @@
         <v>2.0</v>
       </c>
       <c r="M17" s="6">
         <v>0.1</v>
       </c>
       <c r="N17" s="6">
         <v>2.3</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309692/592744</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">massa degli aghi/foglie degli alberi vivi</t>
+            <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>