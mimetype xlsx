--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,376 +14,376 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>mass of needles/ leaves of living trees divided by biomass of living trees</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, cell total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...5 lines deleted...]
-    <t>indéterminable</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309692/592744</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
+      <t xml:space="preserve">mass of needles/ leaves of living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des aiguilles et des feuilles des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Dry weight (mass) of the needles and leaves of the living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">biomass of living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -735,51 +735,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1137,270 +1137,270 @@
         <v>2.0</v>
       </c>
       <c r="M17" s="6">
         <v>0.1</v>
       </c>
       <c r="N17" s="6">
         <v>2.3</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309692/592744</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
+            <t xml:space="preserve">mass of needles/ leaves of living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">biomass of living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>