--- v0 (2026-01-08)
+++ v1 (2026-09-23)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>growing stock (stemwood)</t>
   </si>
   <si>
     <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>protection forest region</t>
   </si>
   <si>
     <t>Jura + Plateau</t>
   </si>
   <si>
     <t>Northwestern Alps</t>
   </si>
   <si>
     <t>Northeastern Alps</t>
   </si>
   <si>
     <t xml:space="preserve">Southwestern Alps </t>
   </si>
   <si>
     <t>Southeastern Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -151,298 +95,264 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>upper subalpine</t>
   </si>
   <si>
     <t>subalpine</t>
   </si>
   <si>
     <t>high-montane</t>
   </si>
   <si>
     <t>lower and upper montane</t>
   </si>
   <si>
     <t>submontane</t>
   </si>
   <si>
     <t>hyperinsubric and colline</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>growing stock (stemwood) [21], m³
+Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
+Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 08:53:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +613,1168 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.0</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>0.0</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
         <v>7.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>8.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>3.1</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.7</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.1</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
         <v>9.6</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>4.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>30.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3.4</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>31.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>13.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.0</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>10.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.5</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>20.3</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.0</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>10.7</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>48.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3.7</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>45.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>3.0</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>27.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2.9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>17.6</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>53.0</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>1.6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>63.9</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.3</v>
       </c>
-      <c r="F17" s="6">
-[...2 lines deleted...]
-      <c r="G17" s="6">
+      <c r="F17" s="5">
+        <v>78.40000000000001</v>
+      </c>
+      <c r="G17" s="5">
         <v>2.5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>9.8</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2.1</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>11.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>1.9</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>28.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>3.4</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>48.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>45.9</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>1.6</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>6.2</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>1.1</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>6.3</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>1.4</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1.4</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.6</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>1.7</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>0.7</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.0</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>19.2</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.6</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>0.2</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.0</v>
       </c>
-      <c r="E19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="6">
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="6">
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
         <v>3.4</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>0.9</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0.2</v>
       </c>
-      <c r="K19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="6">
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
         <v>27.7</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>2.3</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>3.3</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="6">
+      <c r="C20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="6">
+      <c r="E20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="6">
+      <c r="G20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6">
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="6">
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="6">
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5">
         <v>100.0</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>