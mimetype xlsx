--- v0 (2026-01-12)
+++ v1 (2026-04-22)
@@ -17,397 +17,397 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>massa degli aghi/foglie degli alberi vivi diviso per biomassa degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>masse des aiguilles/feuilles des arbres vifs divisé par biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309944/592745</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">massa degli aghi/foglie degli alberi vivi</t>
+      <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Pseo secco (massa) degli aghi e delle foglie degli alberi e arbusti vivi di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Poids sec (masse) des aiguilles et des feuilles des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,51 +759,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1513,51 +1513,51 @@
         <v>2.0</v>
       </c>
       <c r="AC17" s="6">
         <v>0.1</v>
       </c>
       <c r="AD17" s="6">
         <v>2.3</v>
       </c>
       <c r="AE17" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309944/592745</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1573,226 +1573,226 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">massa degli aghi/foglie degli alberi vivi</t>
+            <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>