--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>mass of needles/ leaves of living trees divided by biomass of living trees</t>
+  </si>
+  <si>
+    <t>conifers and broadleaves</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, cell total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...5 lines deleted...]
-    <t>indéterminable</t>
+    <t>conifers</t>
+  </si>
+  <si>
+    <t>broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2309944/592745</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
+      <t xml:space="preserve">mass of needles/ leaves of living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des aiguilles et des feuilles des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Dry weight (mass) of the needles and leaves of the living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">biomass of living trees</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">conifers and broadleaves</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,51 +759,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1513,51 +1513,51 @@
         <v>2.0</v>
       </c>
       <c r="AC17" s="6">
         <v>0.1</v>
       </c>
       <c r="AD17" s="6">
         <v>2.3</v>
       </c>
       <c r="AE17" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2309944/592745</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1573,226 +1573,226 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">masse des aiguilles/feuilles des arbres vifs</t>
+            <t xml:space="preserve">mass of needles/ leaves of living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">biomass of living trees</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">conifers and broadleaves</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>