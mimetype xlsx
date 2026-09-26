--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -14,75 +14,75 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>growing stock (stemwood)</t>
+    <t>provvigione (legno del fusto)</t>
   </si>
   <si>
-    <t>diameter at breast height (10 classes) · conifers and broadleaves</t>
+    <t>diametro a petto d'uomo (10 classi) · conifere e latifoglie</t>
   </si>
   <si>
-    <t>regional demarcation: forest district (2023)</t>
+    <t>suddivisione regionale: circondario forestale (2023)</t>
   </si>
   <si>
-    <t>unit: %, column total</t>
+    <t>unità: %, totale colonna</t>
   </si>
   <si>
-    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
   </si>
   <si>
-    <t>grid: 1.4 km grid, subgrids 1-5</t>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>forest district (2023)</t>
+    <t>circondario forestale (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -317,234 +317,234 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
+    <t>laghi</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>diameter at breast height (10 classes)</t>
+    <t>diametro a petto d'uomo (10 classi)</t>
   </si>
   <si>
-    <t>conifers and broadleaves</t>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
+    <t>conifere</t>
   </si>
   <si>
-    <t>broadleaves</t>
+    <t>latifoglie</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>non determinabile</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
+    <t>IFN5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">grid: </t>
+    <t xml:space="preserve">reticolo: </t>
   </si>
   <si>
-    <t>1.4 km grid, subgrids 1-5 [1746]
-Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
   <si>
-    <t xml:space="preserve">evaluation area: </t>
+    <t xml:space="preserve">insieme analizzato: </t>
   </si>
   <si>
-    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
-Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
-    <t xml:space="preserve">regional demarcation: </t>
+    <t xml:space="preserve">suddivisione regionale: </t>
   </si>
   <si>
-    <t>forest district (2023) [FOKREIS51, 2777]
-Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>circondario forestale (2023) [FOKREIS51, 2777]
+Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>growing stock (stemwood) [21], m³
-Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+    <t>provvigione (legno del fusto) [21], m³
+Volume di legno del fusto con corteccia degli alberi e degli arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU). Corrisponde al termine «growing stock» utilizzato a livello internazionale.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 12.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>column total [3]</t>
+    <t>totale colonna [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>diameter at breast height (10 classes) [D13KLA10, 1317]
-Diameter at breast height (dbh) of the trees and shrubs ≥12 cm dbh – in ten classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>diametro a petto d'uomo (10 classi) [D13KLA10, 1317]
+Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU, in dieci classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 07:37:51</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, 12-20 cm, 21-30 cm, 31-40 cm, 41-50 cm, 51-60 cm, 61-70 cm, 71-80 cm, 81-90 cm, 91-100 cm, &gt;100 cm, total</t>
+    <t>nessuna indicazione, 12-20 cm, 21-30 cm, 31-40 cm, 41-50 cm, 51-60 cm, 61-70 cm, 71-80 cm, 81-90 cm, 91-100 cm, &gt;100 cm, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>conifers and broadleaves [LBHNDH, 96]
-Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>conifere e latifoglie [LBHNDH, 96]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 19:15:28</t>
   </si>
   <si>
-    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+    <t>nessuna indicazione, conifere, latifoglie, non determinabile, totale</t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -927,51 +927,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B74" sqref="B74:GH102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="5" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="5" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="5" customWidth="true" style="0"/>
     <col min="15" max="15" width="6" customWidth="true" style="0"/>
     <col min="16" max="16" width="5" customWidth="true" style="0"/>
     <col min="17" max="17" width="6" customWidth="true" style="0"/>
     <col min="18" max="18" width="5" customWidth="true" style="0"/>
     <col min="19" max="19" width="6" customWidth="true" style="0"/>
     <col min="20" max="20" width="5" customWidth="true" style="0"/>
     <col min="21" max="21" width="6" customWidth="true" style="0"/>
     <col min="22" max="22" width="5" customWidth="true" style="0"/>
     <col min="23" max="23" width="6" customWidth="true" style="0"/>
     <col min="24" max="24" width="5" customWidth="true" style="0"/>
     <col min="25" max="25" width="6" customWidth="true" style="0"/>
     <col min="26" max="26" width="6" customWidth="true" style="0"/>
     <col min="27" max="27" width="6" customWidth="true" style="0"/>
@@ -1114,52 +1114,52 @@
     <col min="164" max="164" width="6" customWidth="true" style="0"/>
     <col min="165" max="165" width="6" customWidth="true" style="0"/>
     <col min="166" max="166" width="5" customWidth="true" style="0"/>
     <col min="167" max="167" width="6" customWidth="true" style="0"/>
     <col min="168" max="168" width="5" customWidth="true" style="0"/>
     <col min="169" max="169" width="6" customWidth="true" style="0"/>
     <col min="170" max="170" width="5" customWidth="true" style="0"/>
     <col min="171" max="171" width="6" customWidth="true" style="0"/>
     <col min="172" max="172" width="5" customWidth="true" style="0"/>
     <col min="173" max="173" width="6" customWidth="true" style="0"/>
     <col min="174" max="174" width="5" customWidth="true" style="0"/>
     <col min="175" max="175" width="6" customWidth="true" style="0"/>
     <col min="176" max="176" width="5" customWidth="true" style="0"/>
     <col min="177" max="177" width="6" customWidth="true" style="0"/>
     <col min="178" max="178" width="5" customWidth="true" style="0"/>
     <col min="179" max="179" width="6" customWidth="true" style="0"/>
     <col min="180" max="180" width="5" customWidth="true" style="0"/>
     <col min="181" max="181" width="6" customWidth="true" style="0"/>
     <col min="182" max="182" width="5" customWidth="true" style="0"/>
     <col min="183" max="183" width="6" customWidth="true" style="0"/>
     <col min="184" max="184" width="6" customWidth="true" style="0"/>
     <col min="185" max="185" width="6" customWidth="true" style="0"/>
     <col min="186" max="186" width="5" customWidth="true" style="0"/>
     <col min="187" max="187" width="5" customWidth="true" style="0"/>
     <col min="188" max="188" width="5" customWidth="true" style="0"/>
-    <col min="189" max="189" width="8" customWidth="true" style="0"/>
-    <col min="190" max="190" width="8" customWidth="true" style="0"/>
+    <col min="189" max="189" width="6" customWidth="true" style="0"/>
+    <col min="190" max="190" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:190">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:190">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:190">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:190">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:190">
       <c r="A5" t="s">
         <v>4</v>