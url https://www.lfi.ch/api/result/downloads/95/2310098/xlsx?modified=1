--- v0 (2026-04-23)
+++ v1 (2026-07-28)
@@ -14,197 +14,197 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>essence (56 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Vorrat (Schaftholz)</t>
+  </si>
+  <si>
+    <t>Baumart (56 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Larix decidua, Larix kaempferi</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus mugo subsp. uncinata</t>
   </si>
   <si>
     <t>Pinus mugo subsp. mugo</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii</t>
   </si>
   <si>
     <t>Taxus baccata</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelbäume</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer opalus</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alnus viridis</t>
   </si>
@@ -229,288 +229,288 @@
   <si>
     <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Populus alba, Populus x canescens</t>
   </si>
   <si>
     <t>Populus nigra s.l.</t>
   </si>
   <si>
-    <t>Populus (autres)</t>
+    <t>Populus (übrige)</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pyrus communis, Pyrus pyraster</t>
   </si>
   <si>
     <t>Quercus cerris</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus pubescens</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Salix (autres)</t>
+    <t>Salix (übrige)</t>
   </si>
   <si>
     <t>Sorbus aria</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbus torminalis</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
-    <t>autres feuillus</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>übrige Laubbäume</t>
+  </si>
+  <si>
+    <t>übrige Sträucher</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310098/399278</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
+      <t xml:space="preserve">Vorrat (Schaftholz)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce des arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Au plan international, il correspond au «growing stock».</t>
+    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence (56 classes)</t>
+      <t xml:space="preserve">Baumart (56 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2207</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir d'un diamètre de 12 cm à hauteur de poitrine (DHP), répartie en 56 classes. Les espèces et groupes d'espèces non explicitement mentionnées sont regroupés dans les classes «autres résineux», «autres feuillus» et «autres arbustes». Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in 56 Klassen. Die nicht explizit aufgeführten Arten(gruppen) sind in den Klassen «übrige Nadelbäume», übrige Laubbäume» und «übrige Sträucher» zusammengefasst. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3393,233 +3393,233 @@
         <v>100.0</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="6">
         <v>100.0</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="21.75">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310098/399278</t>
           </r>
         </is>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
+            <t xml:space="preserve">Vorrat (Schaftholz)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence (56 classes)</t>
+            <t xml:space="preserve">Baumart (56 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2207</t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="29">
       <c r="A78" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="29">
       <c r="A81" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="29">
       <c r="A84" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>