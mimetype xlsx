--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des racines des arbres vifs divisé par biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zellentotal</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,275 +172,275 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310214/593481</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wurzelmasse der lebenden Bäume</t>
+      <t xml:space="preserve">biomasse des racines des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #210</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der unterirdischen Teile (Wurzeln) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Die Wurzelmasse wird nach Zell und Wutzler bestimmt.</t>
+    <t>Poids sec (masse) des parties souterraines (racines) d’arbres et d’arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). La biomasse des racines est déterminée selon la méthode de Zell et Wutzler.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -792,51 +792,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2030,51 +2030,51 @@
         <v>17.3</v>
       </c>
       <c r="AY17" s="6">
         <v>0.4</v>
       </c>
       <c r="AZ17" s="6">
         <v>20.8</v>
       </c>
       <c r="BA17" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:53" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310214/593481</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -2112,226 +2112,226 @@
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wurzelmasse der lebenden Bäume</t>
+            <t xml:space="preserve">biomasse des racines des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #210</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:53" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>