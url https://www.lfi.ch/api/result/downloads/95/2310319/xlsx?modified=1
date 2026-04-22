--- v0 (2026-01-09)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Astreisigmasse der lebenden Bäume geteilt durch Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,275 +172,275 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310319/595594</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">masse du menu bois des branches des arbres vifs</t>
+      <t xml:space="preserve">Astreisigmasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #48</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) du bois des branches d'un diamètre inférieur à 7 cm en écorce des arbres et arbustes vifs d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Trockengewicht (Masse) des Astholzes mit einem Durchmesser von weniger als 7 cm in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -792,51 +792,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2030,51 +2030,51 @@
         <v>6.7</v>
       </c>
       <c r="AY17" s="6">
         <v>0.2</v>
       </c>
       <c r="AZ17" s="6">
         <v>7.4</v>
       </c>
       <c r="BA17" s="6">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:53" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310319/595594</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -2112,226 +2112,226 @@
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">masse du menu bois des branches des arbres vifs</t>
+            <t xml:space="preserve">Astreisigmasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #48</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:53" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>