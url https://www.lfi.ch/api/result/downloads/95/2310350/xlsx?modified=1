--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,424 +14,424 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>growing stock (stemwood)</t>
+    <t>Vorrat (Schaftholz)</t>
   </si>
   <si>
-    <t>site quality · main tree species</t>
+    <t>Standortgüte · Hauptbaumart</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>biogeographical region</t>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Northern Alps</t>
+    <t>Alpennordflanke</t>
   </si>
   <si>
-    <t>Western Central-Alps</t>
+    <t>Westliche Zentralalpen</t>
   </si>
   <si>
-    <t>Eastern Central-Alps</t>
+    <t>Östliche Zentralalpen</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdflanke</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>site quality</t>
+    <t>Standortgüte</t>
   </si>
   <si>
-    <t>main tree species</t>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>low</t>
+    <t xml:space="preserve">gering </t>
   </si>
   <si>
-    <t>moderate</t>
+    <t xml:space="preserve">mässig </t>
   </si>
   <si>
-    <t>good</t>
+    <t>gut</t>
   </si>
   <si>
-    <t>very good</t>
+    <t>sehr gut</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310350/376801</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">growing stock (stemwood)</t>
+      <t xml:space="preserve">Vorrat (Schaftholz)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">site quality</t>
+      <t xml:space="preserve">Standortgüte</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #894</t>
     </r>
   </si>
   <si>
-    <t>Production capacity of the site in kilograms per hectare and year based on the total mean increment (TMI) according to Keller (1978) - in four classes. Low: TMI ≤1500 kg/(ha/year), moderate: TMI 1501-3000 kg/(ha/year), good: TMI 3001-4500 kg/(ha/year), very good: TMI &gt;4500 kg/(ha/year).</t>
+    <t>Produktionsfähigkeit des Standorts in vier Klassen aufgrund der Gesamtwuchsleistung (GWL) nach Keller (1978) in Kilogramm pro Hektar und Jahr. Gering: GWL bis 1500 kg/(ha×J), mässig: GWL 1501-3000 kg/(ha×J), gut: GWL 3001-4500 kg/(ha×J), sehr gut: GWL über 4500 kg/(ha×J).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">Hauptbaumart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,51 +784,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -5288,270 +5288,270 @@
         <v>100.0</v>
       </c>
       <c r="N102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O102" s="6">
         <v>100.0</v>
       </c>
       <c r="P102" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="21.75">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310350/376801</t>
           </r>
         </is>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">growing stock (stemwood)</t>
+            <t xml:space="preserve">Vorrat (Schaftholz)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="107" spans="1:16" customHeight="1" ht="29">
       <c r="A107" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">site quality</t>
+            <t xml:space="preserve">Standortgüte</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #894</t>
           </r>
         </is>
       </c>
     </row>
     <row r="110" spans="1:16" customHeight="1" ht="29">
       <c r="A110" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">Hauptbaumart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="113" spans="1:16" customHeight="1" ht="29">
       <c r="A113" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:16" customHeight="1" ht="29">
       <c r="A116" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="119" spans="1:16" customHeight="1" ht="29">
       <c r="A119" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>