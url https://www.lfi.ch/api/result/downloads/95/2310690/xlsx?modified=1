--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Schadenausmass (10 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>volume of deadwood (stemwood)</t>
+  </si>
+  <si>
+    <t>extent of damage gaps (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-10%</t>
   </si>
   <si>
     <t>11-20%</t>
   </si>
   <si>
     <t>21-30%</t>
   </si>
   <si>
     <t>31-40%</t>
   </si>
   <si>
     <t>41-50%</t>
   </si>
   <si>
     <t>51-60%</t>
   </si>
   <si>
     <t>61-70%</t>
   </si>
   <si>
     <t>71-80%</t>
   </si>
   <si>
     <t>81-90%</t>
   </si>
   <si>
     <t>&gt;90%</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310690/468694</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Totholzvolumen (Schaftholz)</t>
+      <t xml:space="preserve">volume of deadwood (stemwood)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #24</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>Volume of stemwood of all dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schadenausmass (10 Klassen)</t>
+      <t xml:space="preserve">extent of damage gaps (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit Schadenflächen auf der Interpretationsfläche (50 × 50 m) und Ausmass des Schadens in zehn Klassen, ermittelt aus dem Anteil der Schadenfläche an der bewaldeten Interpretationsfläche. Grundlage: Feldaufnahme (MID 601: Ausmass der Schadenfläche)</t>
+    <t>Sample plots without/with damage gaps on the interpretation area, and the extent of damage classified into ten classes according to the proportion of the forested interpretation area that is damaged. Reference: Field Survey (MID 601: Ausmass der Schadenfläche)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>100.0</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="6">
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310690/468694</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Totholzvolumen (Schaftholz)</t>
+            <t xml:space="preserve">volume of deadwood (stemwood)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #24</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schadenausmass (10 Klassen)</t>
+            <t xml:space="preserve">extent of damage gaps (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>