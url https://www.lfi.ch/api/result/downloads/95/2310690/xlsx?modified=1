--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>extent of damage gaps (10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume de bois mort (bois de tige)</t>
+  </si>
+  <si>
+    <t>ampleur des dégâts (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-10%</t>
   </si>
   <si>
     <t>11-20%</t>
   </si>
   <si>
     <t>21-30%</t>
   </si>
   <si>
     <t>31-40%</t>
   </si>
   <si>
     <t>41-50%</t>
   </si>
   <si>
     <t>51-60%</t>
   </si>
   <si>
     <t>61-70%</t>
   </si>
   <si>
     <t>71-80%</t>
   </si>
   <si>
     <t>81-90%</t>
   </si>
   <si>
     <t>&gt;90%</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310690/468694</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume of deadwood (stemwood)</t>
+      <t xml:space="preserve">volume de bois mort (bois de tige)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #24</t>
     </r>
   </si>
   <si>
-    <t>Volume of stemwood of all dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">extent of damage gaps (10 classes)</t>
+      <t xml:space="preserve">ampleur des dégâts (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with damage gaps on the interpretation area, and the extent of damage classified into ten classes according to the proportion of the forested interpretation area that is damaged. Reference: Field Survey (MID 601: Ausmass der Schadenfläche)</t>
+    <t>Placettes d'échantillonnage avec/sans zones endommagées sur la surface d'interprétation (50 × 50 m) et ampleur des dégâts en dix classes, déterminées à partir de la proportion de la zone endommagée dans la surface d'interprétation boisée. Source: relevé de terrain (MID 601: Ausmass der Schadenfläche)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>100.0</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="6">
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310690/468694</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume of deadwood (stemwood)</t>
+            <t xml:space="preserve">volume de bois mort (bois de tige)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #24</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">extent of damage gaps (10 classes)</t>
+            <t xml:space="preserve">ampleur des dégâts (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>