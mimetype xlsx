--- v2 (2026-04-22)
+++ v3 (2026-07-30)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>ampleur des dégâts (10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzvolumen (Schaftholz)</t>
+  </si>
+  <si>
+    <t>Schadenausmass (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-10%</t>
   </si>
   <si>
     <t>11-20%</t>
   </si>
   <si>
     <t>21-30%</t>
   </si>
   <si>
     <t>31-40%</t>
   </si>
   <si>
     <t>41-50%</t>
   </si>
   <si>
     <t>51-60%</t>
   </si>
   <si>
     <t>61-70%</t>
   </si>
   <si>
     <t>71-80%</t>
   </si>
   <si>
     <t>81-90%</t>
   </si>
   <si>
     <t>&gt;90%</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310690/468694</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume de bois mort (bois de tige)</t>
+      <t xml:space="preserve">Totholzvolumen (Schaftholz)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #24</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce de tous les arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Schaftholzvolumen in Rinde aller toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ampleur des dégâts (10 classes)</t>
+      <t xml:space="preserve">Schadenausmass (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans zones endommagées sur la surface d'interprétation (50 × 50 m) et ampleur des dégâts en dix classes, déterminées à partir de la proportion de la zone endommagée dans la surface d'interprétation boisée. Source: relevé de terrain (MID 601: Ausmass der Schadenfläche)</t>
+    <t>Probeflächen ohne/mit Schadenflächen auf der Interpretationsfläche (50 × 50 m) und Ausmass des Schadens in zehn Klassen, ermittelt aus dem Anteil der Schadenfläche an der bewaldeten Interpretationsfläche. Grundlage: Feldaufnahme (MID 601: Ausmass der Schadenfläche)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>100.0</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="6">
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310690/468694</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume de bois mort (bois de tige)</t>
+            <t xml:space="preserve">Totholzvolumen (Schaftholz)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #24</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ampleur des dégâts (10 classes)</t>
+            <t xml:space="preserve">Schadenausmass (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>