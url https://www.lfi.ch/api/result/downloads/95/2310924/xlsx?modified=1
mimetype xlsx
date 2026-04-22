--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>degré de mélange (terrestre)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>growing stock (stemwood)</t>
+  </si>
+  <si>
+    <t>degree of mixture (terrestrial)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
-[...11 lines deleted...]
-    <t>forêt feuillue pure</t>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>pure conifer forest</t>
+  </si>
+  <si>
+    <t>mixed conifer forest</t>
+  </si>
+  <si>
+    <t>mixed broadleaf forest</t>
+  </si>
+  <si>
+    <t>pure broadleaf forest</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2310924/479417</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
+      <t xml:space="preserve">growing stock (stemwood)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce des arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Au plan international, il correspond au «growing stock».</t>
+    <t>Stemwood volume of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de mélange (terrestre)</t>
+      <t xml:space="preserve">degree of mixture (terrestrial)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
+    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1155,235 +1155,235 @@
         <v>37808</v>
       </c>
       <c r="M18" s="6">
         <v>5</v>
       </c>
       <c r="N18" s="6">
         <v>391986</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2310924/479417</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
+            <t xml:space="preserve">growing stock (stemwood)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de mélange (terrestre)</t>
+            <t xml:space="preserve">degree of mixture (terrestrial)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>