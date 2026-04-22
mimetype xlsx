--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa degli alberi vivi</t>
-[...2 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311049/465950</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomassa degli alberi vivi</t>
+      <t xml:space="preserve">biomasse des arbres vifs</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
+    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>194.7</v>
       </c>
       <c r="K17" s="6">
         <v>4</v>
       </c>
       <c r="L17" s="6">
         <v>237.2</v>
       </c>
       <c r="M17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311049/465950</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomassa degli alberi vivi</t>
+            <t xml:space="preserve">biomasse des arbres vifs</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>