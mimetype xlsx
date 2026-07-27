--- v2 (2026-04-22)
+++ v3 (2026-07-27)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311049/465950</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomasse des arbres vifs</t>
+      <t xml:space="preserve">Biomasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #18</t>
     </r>
   </si>
   <si>
-    <t>Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+    <t>Trockengewicht (Masse) der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Dieses setzt sich aus den Baumteilen Wurzeln, Schaftholz, Astholz und Nadeln/Blätter zusammen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>194.7</v>
       </c>
       <c r="K17" s="6">
         <v>4</v>
       </c>
       <c r="L17" s="6">
         <v>237.2</v>
       </c>
       <c r="M17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311049/465950</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomasse des arbres vifs</t>
+            <t xml:space="preserve">Biomasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #18</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>