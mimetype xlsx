--- v1 (2026-04-23)
+++ v2 (2026-09-29)
@@ -1,439 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des arbres vifs</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...179 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomasse des arbres vifs [18], kg
+Poids sec (masse) des arbres et arbustes vifs d'au moins 12 cm de hauteur de poitrine (DHP). Il se compose des racines, du bois de tige, du bois de branche et des aiguilles/feuilles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 06.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>résineux et feuillus [LBHNDH, 96]
+Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 19:15:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, résineux, feuillus, indéterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +608,1049 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="19" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>121.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>120.90000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>4</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>193.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>189.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>208.69999999999999</v>
+      </c>
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>105.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>8</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>154.30000000000001</v>
+      </c>
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>123.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>4</v>
       </c>
-      <c r="D15" s="6">
-[...2 lines deleted...]
-      <c r="E15" s="6">
+      <c r="D15" s="5">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>88.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>20.6</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>16</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>23.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>16</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>123.099999999999994</v>
+      </c>
+      <c r="M15" s="5">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>100.099999999999994</v>
+      </c>
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>244.59999999999999</v>
+      </c>
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="6">
+      <c r="D17" s="5">
+        <v>269.69999999999999</v>
+      </c>
+      <c r="E17" s="5">
         <v>2</v>
       </c>
-      <c r="F17" s="6">
-[...2 lines deleted...]
-      <c r="G17" s="6">
+      <c r="F17" s="5">
+        <v>281.80000000000001</v>
+      </c>
+      <c r="G17" s="5">
         <v>2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>209.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>232.5</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>3</v>
       </c>
-      <c r="L17" s="6">
-[...2 lines deleted...]
-      <c r="M17" s="6">
+      <c r="L17" s="5">
+        <v>228.099999999999994</v>
+      </c>
+      <c r="M17" s="5">
         <v>4</v>
       </c>
-      <c r="N17" s="6">
-[...2 lines deleted...]
-      <c r="O17" s="6">
+      <c r="N17" s="5">
+        <v>254.40000000000001</v>
+      </c>
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>