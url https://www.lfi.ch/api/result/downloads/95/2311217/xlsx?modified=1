--- v2 (2026-01-11)
+++ v3 (2026-09-23)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>biomass of living trees</t>
   </si>
   <si>
     <t>conifers and broadleaves</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
     <t>Northern Alps</t>
   </si>
   <si>
     <t>Western Central-Alps</t>
   </si>
   <si>
     <t>Eastern Central-Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -142,298 +86,264 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>conifers</t>
   </si>
   <si>
     <t>broadleaves</t>
   </si>
   <si>
     <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomass of living trees [18], kg
+Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 06.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>conifers and broadleaves [LBHNDH, 96]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 19:15:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1027 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>49.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>1.7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>44.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>68.5</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>89.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.6</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>89.59999999999999</v>
+      </c>
+      <c r="K14" s="5">
         <v>1.4</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>47.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.6</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>61.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>50.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>55.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>31.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>10.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>52.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>38.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
         <v>0.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>