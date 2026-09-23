--- v3 (2026-09-23)
+++ v4 (2026-09-23)
@@ -14,227 +14,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>NFI5</t>
-[...44 lines deleted...]
-    <t>Switzerland</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomassa degli alberi vivi</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...11 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>biomass of living trees [18], kg
-Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+    <t>biomassa degli alberi vivi [18], kg
+Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 06.07.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>column total [3]</t>
+    <t>totale colonna [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>conifers and broadleaves [LBHNDH, 96]
-Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>conifere e latifoglie [LBHNDH, 96]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 19:15:28</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, conifers, broadleaves, indeterminable, total</t>
+    <t>nessuna indicazione, conifere, latifoglie, non determinabile, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -616,65 +616,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
@@ -1045,409 +1045,409 @@
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
@@ -1478,153 +1478,177 @@
       <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B42" s="7" t="s">
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="B20:O20"/>
-[...22 lines deleted...]
-    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>