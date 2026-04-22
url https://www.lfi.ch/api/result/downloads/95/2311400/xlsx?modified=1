--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Mischungsgrad (terrestrisch)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume des arbres vifs (bois de tige)</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2311400/479442</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vorrat (Schaftholz)</t>
+      <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #21</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Dieses entspricht international dem «growing stock».</t>
+    <t>Volume de bois de tige en écorce des arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Au plan international, il correspond au «growing stock».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+      <t xml:space="preserve">degré de mélange (terrestre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
+    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1102,233 +1102,233 @@
         <v>41636</v>
       </c>
       <c r="K18" s="6">
         <v>4</v>
       </c>
       <c r="L18" s="6">
         <v>415143</v>
       </c>
       <c r="M18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2311400/479442</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vorrat (Schaftholz)</t>
+            <t xml:space="preserve">volume des arbres vifs (bois de tige)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #21</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+            <t xml:space="preserve">degré de mélange (terrestre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>