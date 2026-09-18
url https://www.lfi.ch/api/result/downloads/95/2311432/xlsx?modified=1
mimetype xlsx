--- v0 (2025-12-13)
+++ v1 (2026-09-18)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>biomass of living trees</t>
   </si>
   <si>
     <t>main tree species</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
   </si>
   <si>
     <t>state 2018/26</t>
   </si>
   <si>
     <t>protection forest region</t>
   </si>
   <si>
     <t>Jura + Plateau</t>
   </si>
   <si>
     <t>Northwestern Alps</t>
   </si>
   <si>
     <t>Northeastern Alps</t>
   </si>
   <si>
     <t xml:space="preserve">Southwestern Alps </t>
   </si>
   <si>
     <t>Southeastern Alps</t>
   </si>
   <si>
     <t>Southern Alps</t>
   </si>
@@ -172,298 +116,268 @@
   <si>
     <t>beech</t>
   </si>
   <si>
     <t>maple</t>
   </si>
   <si>
     <t>ash</t>
   </si>
   <si>
     <t>oak</t>
   </si>
   <si>
     <t>sweet chestnut</t>
   </si>
   <si>
     <t>other broadleaves</t>
   </si>
   <si>
     <t>indeterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomass of living trees [18], kg
+Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 06.07.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>main tree species [HBART, 90]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 10:03:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, spruce, fir, pine, larch, Arolla pine, other conifers, beech, maple, ash, oak, sweet chestnut, other broadleaves, indeterminable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -724,1169 +638,1519 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O44"/>
+  <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B29" sqref="B29:O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="7" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>58.4</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>127.59999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>4</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>133.90000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>80.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>8</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>126.40000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>51.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>12</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>89.0</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>45.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>51.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>43.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>10</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>8.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>25</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>5.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>24</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>8.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>24</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>32.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>6.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>40</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>2.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>33</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>10.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>11.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>16</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>47</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>5.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>18</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1.5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>32</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.2</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>36</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>55.7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>10</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>33.6</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>10</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>30.5</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>10</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>15.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.0</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>100</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.0</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>6.6</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>21</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>8.6</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>17</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>93</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>1.8</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>2.7</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>28</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.5</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>55</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.3</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>37</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>0.1</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>56</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0.3</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>32</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>0.3</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>98</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>1.2</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>88.0</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>47.8</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>9</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>62.2</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>9</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>6.3</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>29</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>7.4</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>26</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>36.0</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>11</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>52.7</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>13.0</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>7</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>11.5</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>10</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>17.9</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>11</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>3.1</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>25</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>2.2</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>30</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>2.4</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>25</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="5">
         <v>9.5</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>16.0</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>9</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>7.6</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>21</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>15.0</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>16</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>3.3</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>29</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>1.5</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>42</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>4.7</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>29</v>
       </c>
-      <c r="N22" s="6">
+      <c r="N22" s="5">
         <v>9.8</v>
       </c>
-      <c r="O22" s="6">
+      <c r="O22" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>12.0</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>12</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>1.0</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>34</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>1.3</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>45</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>1.9</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>33</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>0.9</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>71</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>5.5</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>20</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="5">
         <v>5.6</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>0.0</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>0.0</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>100</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>0.0</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>1.3</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>51</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>0.1</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>84</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>30.4</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>14</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="5">
         <v>4.1</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>10.2</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>10</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>6.2</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>21</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>7.3</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>15</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>7.5</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>17</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>5.7</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>21</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="5">
         <v>24.6</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>10</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="5">
         <v>10.2</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>0.0</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="5">
         <v>0.0</v>
       </c>
-      <c r="E26" s="6" t="s">
+      <c r="E26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>0.0</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>0.0</v>
       </c>
-      <c r="I26" s="6" t="s">
+      <c r="I26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>0.0</v>
       </c>
-      <c r="K26" s="6" t="s">
+      <c r="K26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="5">
         <v>0.0</v>
       </c>
-      <c r="M26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="5">
         <v>0.0</v>
       </c>
-      <c r="O26" s="6" t="s">
+      <c r="O26" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="6">
-[...2 lines deleted...]
-      <c r="C27" s="6">
+      <c r="B27" s="5">
+        <v>254.40000000000001</v>
+      </c>
+      <c r="C27" s="5">
         <v>2</v>
       </c>
-      <c r="D27" s="6">
-[...2 lines deleted...]
-      <c r="E27" s="6">
+      <c r="D27" s="5">
+        <v>257.30000000000001</v>
+      </c>
+      <c r="E27" s="5">
         <v>3</v>
       </c>
-      <c r="F27" s="6">
-[...2 lines deleted...]
-      <c r="G27" s="6">
+      <c r="F27" s="5">
+        <v>285.80000000000001</v>
+      </c>
+      <c r="G27" s="5">
         <v>4</v>
       </c>
-      <c r="H27" s="6">
-[...2 lines deleted...]
-      <c r="I27" s="6">
+      <c r="H27" s="5">
+        <v>184.80000000000001</v>
+      </c>
+      <c r="I27" s="5">
         <v>4</v>
       </c>
-      <c r="J27" s="6">
-[...2 lines deleted...]
-      <c r="K27" s="6">
+      <c r="J27" s="5">
+        <v>203.80000000000001</v>
+      </c>
+      <c r="K27" s="5">
         <v>3</v>
       </c>
-      <c r="L27" s="6">
-[...2 lines deleted...]
-      <c r="M27" s="6">
+      <c r="L27" s="5">
+        <v>194.69999999999999</v>
+      </c>
+      <c r="M27" s="5">
         <v>4</v>
       </c>
-      <c r="N27" s="6">
-[...2 lines deleted...]
-      <c r="O27" s="6">
+      <c r="N27" s="5">
+        <v>237.19999999999999</v>
+      </c>
+      <c r="O27" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A28" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O28" s="3"/>
+      <c r="A28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
-      <c r="A43" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A28:O28"/>
-    <mergeCell ref="A31:O31"/>
-[...8 lines deleted...]
-    <mergeCell ref="A44:O44"/>
+    <mergeCell ref="A29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:O46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:O47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:O48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:O49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:O50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:O51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:O52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="C53:O53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>