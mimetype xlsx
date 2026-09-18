--- v1 (2026-09-18)
+++ v2 (2026-09-18)
@@ -14,261 +14,261 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>NFI5</t>
-[...44 lines deleted...]
-    <t>Switzerland</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomassa degli alberi vivi</t>
+  </si>
+  <si>
+    <t>specie arborea principale</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>unità: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...41 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+    <t>abete rosso</t>
+  </si>
+  <si>
+    <t>abete bianco</t>
+  </si>
+  <si>
+    <t>pino</t>
+  </si>
+  <si>
+    <t>larice</t>
+  </si>
+  <si>
+    <t>cembro</t>
+  </si>
+  <si>
+    <t>altre conifere</t>
+  </si>
+  <si>
+    <t>faggio</t>
+  </si>
+  <si>
+    <t>acero</t>
+  </si>
+  <si>
+    <t>frassino</t>
+  </si>
+  <si>
+    <t>quercia</t>
+  </si>
+  <si>
+    <t>castagno</t>
+  </si>
+  <si>
+    <t>altre latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione [SCHUREG, 829]
+Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>biomass of living trees [18], kg
-Dry weight (mass) of living trees and shrubs with a diameter at breast height (dbh) ≥12 cm. The tree parts considered are: the roots, stemwood, branchwood and needles/leaves.</t>
+    <t>biomassa degli alberi vivi [18], kg
+Peso secco (massa) degli alberi e arbusti vivi a partire da 12 cm di diametro a petto d'uomo (DPU). Essa è composta dalle radici, dal legno del fusto, dal legno dei rami e dalle foglie/aghi.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 06.07.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>area [1], ha
+    <t>superficie [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - accessible forest without shrub forest [434]</t>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>main tree species [HBART, 90]
-Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>specie arborea principale [HBART, 90]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 18.08.2024 10:03:45</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, spruce, fir, pine, larch, Arolla pine, other conifers, beech, maple, ash, oak, sweet chestnut, other broadleaves, indeterminable, total</t>
+    <t>nessuna indicazione, abete rosso, abete bianco, pino, larice, cembro, altre conifere, faggio, acero, frassino, quercia, castagno, altre latifoglie, non determinabile, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -650,59 +650,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B29" sqref="B29:O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="2" max="2" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15" customWidth="true" style="0"/>
-    <col min="9" max="9" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="7" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
@@ -1549,407 +1549,407 @@
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="6"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="7" t="s">
+      <c r="B30" s="7" t="s">
         <v>36</v>
       </c>
+      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B31" s="7"/>
-      <c r="C31" s="7" t="s">
+      <c r="B31" s="7" t="s">
         <v>38</v>
       </c>
+      <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="7"/>
-      <c r="C32" s="7" t="s">
+      <c r="B32" s="7" t="s">
         <v>40</v>
       </c>
+      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="7"/>
-      <c r="C33" s="7" t="s">
+      <c r="B33" s="7" t="s">
         <v>42</v>
       </c>
+      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="7"/>
-      <c r="C34" s="7" t="s">
+      <c r="B34" s="7" t="s">
         <v>44</v>
       </c>
+      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="7" t="s">
+      <c r="B35" s="7" t="s">
         <v>46</v>
       </c>
+      <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B36" s="7"/>
-      <c r="C36" s="7" t="s">
+      <c r="B36" s="7" t="s">
         <v>48</v>
       </c>
+      <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B37" s="7"/>
-      <c r="C37" s="7" t="s">
+      <c r="B37" s="7" t="s">
         <v>50</v>
       </c>
+      <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B38" s="7"/>
-      <c r="C38" s="7" t="s">
+      <c r="B38" s="7" t="s">
         <v>52</v>
       </c>
+      <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B39" s="7"/>
-      <c r="C39" s="7" t="s">
+      <c r="B39" s="7" t="s">
         <v>53</v>
       </c>
+      <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="7"/>
-      <c r="C40" s="7" t="s">
+      <c r="B40" s="7" t="s">
         <v>55</v>
       </c>
+      <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B42" s="7"/>
-      <c r="C42" s="7" t="s">
+      <c r="B42" s="7" t="s">
         <v>58</v>
       </c>
+      <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B43" s="7"/>
-      <c r="C43" s="7" t="s">
+      <c r="B43" s="7" t="s">
         <v>60</v>
       </c>
+      <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="7"/>
-      <c r="C45" s="7" t="s">
+      <c r="B45" s="7" t="s">
         <v>63</v>
       </c>
+      <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="7"/>
-      <c r="C46" s="7" t="s">
+      <c r="B46" s="7" t="s">
         <v>64</v>
       </c>
+      <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B47" s="7"/>
-      <c r="C47" s="7" t="s">
+      <c r="B47" s="7" t="s">
         <v>66</v>
       </c>
+      <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
@@ -1980,177 +1980,153 @@
       <c r="O49" s="7"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B51" s="7"/>
-      <c r="C51" s="7" t="s">
+      <c r="B51" s="7" t="s">
         <v>70</v>
       </c>
+      <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B52" s="7"/>
-      <c r="C52" s="7" t="s">
+      <c r="B52" s="7" t="s">
         <v>72</v>
       </c>
+      <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B53" s="7"/>
-      <c r="C53" s="7" t="s">
+      <c r="B53" s="7" t="s">
         <v>74</v>
       </c>
+      <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A28:O28"/>
     <mergeCell ref="A29:O29"/>
-    <mergeCell ref="A30:B30"/>
-[...46 lines deleted...]
-    <mergeCell ref="C53:O53"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B50:O50"/>
+    <mergeCell ref="B51:O51"/>
+    <mergeCell ref="B52:O52"/>
+    <mergeCell ref="B53:O53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>