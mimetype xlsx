--- v0 (2025-11-17)
+++ v1 (2026-07-12)
@@ -248,51 +248,51 @@
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Mortalität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren abgestorben (z.B. durch Windwurf oder Insekten) oder verschwunden sind (z.B. durch Lawinen), aber nicht forstlich genutzt wurden. Die Mortalität ist die Summe von natürlichen Abgängen und verbleibender Mortalität.</t>
+    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren abgestorben (z.B. durch Windwurf oder Insekten) oder verschwunden sind (z.B. durch Lawinen), aber nicht forstlich genutzt wurden. Die Mortalität ist die Summe von natürlichen Abgängen und im Bestand verbleibender Mortalität.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
@@ -348,67 +348,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
     <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2059,51 +2059,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>