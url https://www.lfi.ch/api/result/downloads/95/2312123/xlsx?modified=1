--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>zones supérieures/inférieures</t>
+    <t>LFI4–LFI5</t>
+  </si>
+  <si>
+    <t>Mortalität</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/an</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région biogéographique</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Veränderung 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>m³/ha/an</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>m³/ha/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zones inférieures</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2312123/503748</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mortalité</t>
+      <t xml:space="preserve">Mortalität</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) qui, entre deux inventaires, sont morts naturellement (p. ex. chablis ou insectes) ou ont disparu (p. ex. avalanches), mais n’ont pas été exploités lors d’interventions sylvicoles. La mortalité est la somme des disparitions naturelles et de la mortalité résiduelle.</t>
+    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die zwischen zwei Inventuren abgestorben (z.B. durch Windwurf oder Insekten) oder verschwunden sind (z.B. durch Lawinen), aber nicht forstlich genutzt wurden. Die Mortalität ist die Summe von natürlichen Abgängen und im Bestand verbleibender Mortalität.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones supérieures/inférieures</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>2.5</v>
       </c>
       <c r="M16" s="6">
         <v>13</v>
       </c>
       <c r="N16" s="6">
         <v>2.2</v>
       </c>
       <c r="O16" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2312123/503748</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mortalité</t>
+            <t xml:space="preserve">Mortalität</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #16</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones supérieures/inférieures</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>