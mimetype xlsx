--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>IFN4–IFN5</t>
-[...5 lines deleted...]
-    <t>altitude (par classes de 400 m)</t>
+    <t>NFI4–NFI5</t>
+  </si>
+  <si>
+    <t>fellings</t>
+  </si>
+  <si>
+    <t>altitude (in 400 m classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/an</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...33 lines deleted...]
-    <t>m³/ha/an</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>change 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>m³/ha/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t xml:space="preserve">1001-1400 m </t>
+    <t>1001-1400 m</t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2313810/520757</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">exploitations</t>
+      <t xml:space="preserve">fellings</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #15</t>
     </r>
   </si>
   <si>
-    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui ont été exploités lors d’interventions sylvicoles entre deux inventaires.</t>
+    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that were harvested between two inventories.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 400 m)</t>
+      <t xml:space="preserve">altitude (in 400 m classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1208,235 +1208,235 @@
         <v>1.2</v>
       </c>
       <c r="M19" s="6">
         <v>29</v>
       </c>
       <c r="N19" s="6">
         <v>6.0</v>
       </c>
       <c r="O19" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2313810/520757</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">exploitations</t>
+            <t xml:space="preserve">fellings</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #15</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 400 m)</t>
+            <t xml:space="preserve">altitude (in 400 m classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>