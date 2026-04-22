--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,377 +14,377 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>altitude (in 400 m classes)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>mortalité</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/yr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...50 lines deleted...]
-    <t>1000 m³/yr</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2314159/554591</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mortality</t>
+      <t xml:space="preserve">mortalité</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that died naturally between two inventories (e.g. due to windthrow or insects) or disappeared (e.g. due to avalanches), but that were not harvested. Mortality is the sum of natural losses and the remaining mortality.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) qui, entre deux inventaires, sont morts naturellement (p. ex. chablis ou insectes) ou ont disparu (p. ex. avalanches), mais n’ont pas été exploités lors d’interventions sylvicoles. La mortalité est la somme des disparitions naturelles et de la mortalité résiduelle.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 400 m classes)</t>
+      <t xml:space="preserve">altitude (par classes de 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -736,51 +736,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -1680,51 +1680,51 @@
         <v>383</v>
       </c>
       <c r="AC19" s="6">
         <v>13</v>
       </c>
       <c r="AD19" s="6">
         <v>2607</v>
       </c>
       <c r="AE19" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:31" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2314159/554591</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -1740,191 +1740,191 @@
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mortality</t>
+            <t xml:space="preserve">mortalité</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #16</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 400 m classes)</t>
+            <t xml:space="preserve">altitude (par classes de 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>