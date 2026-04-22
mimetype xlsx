--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>tree species (5 classes)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>accroissement (accroissement brut)</t>
+  </si>
+  <si>
+    <t>essence (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/yr</t>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...50 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...14 lines deleted...]
-    <t>indeterminable</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315664/572600</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">increment (gross increment)</t>
+      <t xml:space="preserve">accroissement (accroissement brut)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Increase in stemwood volume between two inventories of all surviving trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark, the stemwood volume of all ingrowing trees and shrubs with bark, and the modelled increase in the stemwood volume of the losses with bark during half the inventory period.</t>
+    <t>Augmentation du volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm ayant survécu entre deux inventaires, le volume du bois de tige en écorce du passage à la futaie, et l’augmentation modélisée du volume du bois de tige en écorce des pertes durant la moitié de la période d’inventaire.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree species (5 classes)</t>
+      <t xml:space="preserve">essence (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh). The three most common species or species groups in Switzerland (spruce - Picea spp.; fir - Abies spp.; beech - Fagus sylvatica) are in individual classes, while the remaining species are classified as «other conifers» or «other broadleaves». Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>6.5</v>
       </c>
       <c r="AC20" s="6">
         <v>6</v>
       </c>
       <c r="AD20" s="6">
         <v>9.3</v>
       </c>
       <c r="AE20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315664/572600</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">increment (gross increment)</t>
+            <t xml:space="preserve">accroissement (accroissement brut)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree species (5 classes)</t>
+            <t xml:space="preserve">essence (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>