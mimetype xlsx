--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,392 +14,392 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées dues au vent</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/yr</t>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...50 lines deleted...]
-    <t>1000 m³/yr</t>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...26 lines deleted...]
-    <t>hyperinsubric (S)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315774/583165</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">sanitary/salvage fellings due to wind</t>
+      <t xml:space="preserve">exploitations forcées dues au vent</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #88</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that were not removed from the forest as part of silvicultural planning, but because they had been damaged by wind between two inventories. The variable is derived at the sample plot level from the harvested tally trees and the proportion of sanitary/salvage fellings (according to information provided by the foresters).</t>
+    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par le vent ou par une tempête. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,51 +751,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
@@ -2170,51 +2170,51 @@
         <v>38</v>
       </c>
       <c r="AC24" s="6">
         <v>70</v>
       </c>
       <c r="AD24" s="6">
         <v>627</v>
       </c>
       <c r="AE24" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315774/583165</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -2230,191 +2230,191 @@
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">sanitary/salvage fellings due to wind</t>
+            <t xml:space="preserve">exploitations forcées dues au vent</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #88</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:31" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>