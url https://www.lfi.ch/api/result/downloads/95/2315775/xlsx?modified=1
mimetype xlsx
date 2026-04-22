--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN4–IFN5</t>
   </si>
   <si>
-    <t>utilizzazione forzata dovuta al vento</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>exploitations forcées dues au vent</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/anno</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>1000 m³/anno</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315775/583166</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazione forzata dovuta al vento</t>
+      <t xml:space="preserve">exploitations forcées dues au vent</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #88</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che non sono stati utilizzati tra due inventari nel quadro di interventi selvicolturali pianificati, bensì in seguito a danni causati dal vento o da una tempesta. Esso viene calcolato a livello di area di saggio a partire dall'utilizzazione degli alberi campione e dalla proporzione di utilizzazioni forzate (in base alle informazioni fornite dai forestali locali).</t>
+    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par le vent ou par une tempête. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>38</v>
       </c>
       <c r="M24" s="6">
         <v>70</v>
       </c>
       <c r="N24" s="6">
         <v>627</v>
       </c>
       <c r="O24" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315775/583166</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazione forzata dovuta al vento</t>
+            <t xml:space="preserve">exploitations forcées dues au vent</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #88</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>