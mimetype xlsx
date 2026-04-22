--- v1 (2025-11-17)
+++ v2 (2026-04-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>Höhenlage (400-m-Klassen)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>accroissement net</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>m³/ha/Jahr</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315789/572192</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nettozuwachs</t>
+      <t xml:space="preserve">accroissement net</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #80</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode minus das Volumen der Mortalität. Der Nettozuwachs entspricht so dem Zuwachs (=Bruttozuwachs) abzüglich des Volumens der Mortalität.</t>
+    <t>Augmentation du volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm ayant survécu entre deux inventaires, le volume du bois de tige en écorce du passage à la futaie, et l’augmentation modélisée du volume du bois de tige en écorce des pertes durant la moitié de la période d’inventaire, après déduction du volume de la mortalité. L'accroissement net correspond donc à l'accroissement (accroissement brut) après déduction du volume de la mortalité.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+      <t xml:space="preserve">altitude (par classes de 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,64 +712,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1208,235 +1208,235 @@
         <v>3.7</v>
       </c>
       <c r="M19" s="6">
         <v>15</v>
       </c>
       <c r="N19" s="6">
         <v>7.0</v>
       </c>
       <c r="O19" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315789/572192</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nettozuwachs</t>
+            <t xml:space="preserve">accroissement net</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #80</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
+            <t xml:space="preserve">altitude (par classes de 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>