--- v0 (2026-01-24)
+++ v1 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI4–LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations forcées dues aux insectes</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>1000 m³/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2315901/573131</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+      <t xml:space="preserve">exploitations forcées dues aux insectes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #89</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), die nicht aufgrund einer waldbaulichen Planung, sondern infolge eingetretener Schäden durch Insekten zwischen zwei Inventuren dem Wald entnommen wurden. Das Merkmal wird auf Ebene Probefläche aus der Nutzung der Probebäume und dem Zwangsnutzungsanteil (nach Auskunft der Förster) abgeleitet.</t>
+    <t>Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui n'ont pas été prélevés entre deux inventaires dans le cadre d'une planification sylvicole, mais suite à des dégâts causés par des insectes. La caractéristique est dérivée au niveau de la placette d'échantillonnage à partir des exploitations des arbres échantillons et de la proportion d'exploitations forcées (selon les informations fournies par les gardes forestiers).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,64 +727,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1458,235 +1458,235 @@
         <v>19</v>
       </c>
       <c r="M24" s="6">
         <v>43</v>
       </c>
       <c r="N24" s="6">
         <v>937</v>
       </c>
       <c r="O24" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2315901/573131</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zwangsnutzung infolge Insekten</t>
+            <t xml:space="preserve">exploitations forcées dues aux insectes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #89</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>