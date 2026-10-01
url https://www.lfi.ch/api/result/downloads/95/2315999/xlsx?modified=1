--- v1 (2026-04-22)
+++ v2 (2026-10-01)
@@ -1,442 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>exploitations</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 m³/an</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>évolution 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>1000 m³/Jahr</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 m³/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>Total</t>
-[...170 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 02.09.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Veränderungskomponenten [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN4–IFN5 [450550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>exploitations [15], m³
+Volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm qui ont été exploités lors d’interventions sylvicoles entre deux inventaires.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 11.02.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t>pro Vegetationsperiode [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m) [Z25KLA400, 963]
+Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+  </si>
+  <si>
+    <t>gerechnet am 18.08.2024 04:45:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, &gt;1800 m, 1401-1800 m, 1001-1400 m , 601-1000 m , ≤600 m, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +604,972 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>65</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>38</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>88</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>70</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>12</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>70</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>11</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>70</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>49</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>41</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>228</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>23</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>57</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>49</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>357</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>352</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>15</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>44</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>69</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>552</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>339</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>22</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>90</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>49</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1377</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>637</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>17</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1195</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>11</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>844</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>15</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>314</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>24</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>10</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>63</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>2996</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>378</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>16</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>1537</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>9</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>126</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>53</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>12</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>99</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>10</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>45</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>2059</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1381</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>9</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>2787</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>6</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>1567</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>11</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>960</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>12</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>172</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>30</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>6858</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>