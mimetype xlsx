--- v0 (2025-10-10)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
-    <t>NFI4–NFI5</t>
-[...5 lines deleted...]
-    <t>altitude (in 400 m classes)</t>
+    <t>IFN4–IFN5</t>
+  </si>
+  <si>
+    <t>mortalità</t>
+  </si>
+  <si>
+    <t>quota (classi di 400 m)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest district (2023)</t>
+      <t xml:space="preserve">: circondario forestale (2023)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: m³/ha/yr</t>
+      <t xml:space="preserve">: m³/ha/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>change 2009/17–2018/26</t>
-[...2 lines deleted...]
-    <t>forest district (2023)</t>
+    <t>variazione 2009/17–2018/26</t>
+  </si>
+  <si>
+    <t>circondario forestale (2023)</t>
   </si>
   <si>
     <t>AG01</t>
   </si>
   <si>
     <t>AG02</t>
   </si>
   <si>
     <t>AG03</t>
   </si>
   <si>
     <t>AG04</t>
   </si>
   <si>
     <t>AI01</t>
   </si>
   <si>
     <t>AR01</t>
   </si>
   <si>
     <t>BE01</t>
   </si>
   <si>
     <t>BE02</t>
   </si>
@@ -373,255 +373,255 @@
   <si>
     <t>ZG01</t>
   </si>
   <si>
     <t>ZH01</t>
   </si>
   <si>
     <t>ZH02</t>
   </si>
   <si>
     <t>ZH03</t>
   </si>
   <si>
     <t>ZH04</t>
   </si>
   <si>
     <t>ZH05</t>
   </si>
   <si>
     <t>ZH06</t>
   </si>
   <si>
     <t>ZH07</t>
   </si>
   <si>
-    <t>lakes</t>
-[...5 lines deleted...]
-    <t>m³/ha/yr</t>
+    <t>laghi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>m³/ha/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t>1001-1400 m</t>
   </si>
   <si>
-    <t xml:space="preserve">601-1000 m </t>
+    <t>601-1000 m</t>
   </si>
   <si>
     <t>≤600 m</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2316327/638783</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mortality</t>
+      <t xml:space="preserve">mortalità</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #16</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that died naturally between two inventories (e.g. due to windthrow or insects) or disappeared (e.g. due to avalanches), but that were not harvested. Mortality is the sum of natural losses and the remaining mortality.</t>
+    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che, tra due inventari successivi, sono morti per cause naturali (ad es. tempesta di vento o insetti) o sono scomparsi (ad es. in seguito a valanghe), ma che non sono stati utilizzati nel quadro di interventi selvicolturali. La mortalità è la somma degli alberi scomparsi naturalmente e della mortalità rimanente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 400 m classes)</t>
+      <t xml:space="preserve">quota (classi di 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest district (2023)</t>
+      <t xml:space="preserve">circondario forestale (2023)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2777</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the forest districts as a unit. This variable is based on a survey of the cantonal forest services in winter 2022/2023.</t>
+    <t>Suddivisione regionale con i circondari forestali come unità. Questa variabile si basa sull'inchiesta presso i servizi forestali cantonali effettuata nell’inverno 2022/2023.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -973,238 +973,238 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:GG36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="56" max="56" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="60" max="60" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="76" max="76" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="86" max="86" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="88" max="88" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="90" max="90" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="92" max="92" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="94" max="94" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="96" max="96" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="98" max="98" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="100" max="100" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="102" max="102" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="108" max="108" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="110" max="110" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="116" max="116" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="118" max="118" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="120" max="120" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="122" max="122" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="124" max="124" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="127" max="127" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="128" max="128" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="129" max="129" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="130" max="130" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="131" max="131" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="132" max="132" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="133" max="133" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="134" max="134" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="135" max="135" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="136" max="136" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="137" max="137" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="138" max="138" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="139" max="139" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="140" max="140" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="141" max="141" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="142" max="142" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="143" max="143" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="144" max="144" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="145" max="145" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="146" max="146" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="147" max="147" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="148" max="148" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="149" max="149" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="150" max="150" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="151" max="151" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="152" max="152" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="153" max="153" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="154" max="154" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="155" max="155" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="156" max="156" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="157" max="157" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="158" max="158" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="159" max="159" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="160" max="160" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="161" max="161" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="162" max="162" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="163" max="163" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="164" max="164" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="165" max="165" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="166" max="166" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="167" max="167" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="168" max="168" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="169" max="169" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="170" max="170" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="171" max="171" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="172" max="172" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="173" max="173" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="174" max="174" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="175" max="175" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="176" max="176" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="177" max="177" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="178" max="178" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="179" max="179" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="180" max="180" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="181" max="181" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="182" max="182" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="183" max="183" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="184" max="184" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="185" max="185" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="186" max="186" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="187" max="187" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="188" max="188" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="189" max="189" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:189">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:189">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:189">
       <c r="A5" t="s">
@@ -6341,51 +6341,51 @@
         <v>0.0</v>
       </c>
       <c r="GE19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="GF19" s="6">
         <v>2.2</v>
       </c>
       <c r="GG19" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:189" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 02.09.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 02.09.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2316327/638783</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -6559,191 +6559,191 @@
       <c r="FW20" s="3"/>
       <c r="FX20" s="3"/>
       <c r="FY20" s="3"/>
       <c r="FZ20" s="3"/>
       <c r="GA20" s="3"/>
       <c r="GB20" s="3"/>
       <c r="GC20" s="3"/>
       <c r="GD20" s="3"/>
       <c r="GE20" s="3"/>
       <c r="GF20" s="3"/>
       <c r="GG20" s="3"/>
     </row>
     <row r="23" spans="1:189">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mortality</t>
+            <t xml:space="preserve">mortalità</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #16</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:189" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:189">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 400 m classes)</t>
+            <t xml:space="preserve">quota (classi di 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:189" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:189">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest district (2023)</t>
+            <t xml:space="preserve">circondario forestale (2023)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2777</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:189" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:189">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:189" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:189">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:189" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:GG1"/>
     <mergeCell ref="A2:GG2"/>