--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,209 +14,209 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classe di grandezza (bosco giovane; ≥130 cm) · danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; ab 130 cm) · Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; ab 130 cm)</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (ab 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...23 lines deleted...]
-    <t>dpu 0.1 - 3.9 cm</t>
+    <t>kein Schaden</t>
+  </si>
+  <si>
+    <t>Gipfeldürre</t>
+  </si>
+  <si>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Fegeschaden</t>
+  </si>
+  <si>
+    <t>Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
+  </si>
+  <si>
+    <t>anderer Schaden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>BHD 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>69.6 … 75.4</t>
   </si>
   <si>
     <t>71 … 73.9</t>
   </si>
   <si>
     <t>60 … 69.0</t>
   </si>
   <si>
     <t>62.3 … 66.7</t>
   </si>
   <si>
     <t>50.3 … 62.5</t>
   </si>
   <si>
     <t>53.4 … 59.4</t>
   </si>
   <si>
     <t>42.5 … 57.1</t>
   </si>
   <si>
     <t>46.2 … 53.5</t>
   </si>
@@ -436,51 +436,51 @@
   <si>
     <t>32.3 … 38.2</t>
   </si>
   <si>
     <t>36.4 … 50.9</t>
   </si>
   <si>
     <t>40 … 47.2</t>
   </si>
   <si>
     <t>29.3 … 41.2</t>
   </si>
   <si>
     <t>39.9 … 53.6</t>
   </si>
   <si>
     <t>43.3 … 50.2</t>
   </si>
   <si>
     <t>27 … 30.7</t>
   </si>
   <si>
     <t>27.9 … 29.7</t>
   </si>
   <si>
-    <t>dpu 4.0 - 11.9 cm</t>
+    <t>BHD 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>73.3 … 79.6</t>
   </si>
   <si>
     <t>74.9 … 78.1</t>
   </si>
   <si>
     <t>60.5 … 70.5</t>
   </si>
   <si>
     <t>63 … 68.0</t>
   </si>
   <si>
     <t>55.2 … 68.9</t>
   </si>
   <si>
     <t>58.6 … 65.5</t>
   </si>
   <si>
     <t>50.2 … 64.5</t>
   </si>
   <si>
     <t>53.8 … 60.9</t>
   </si>
@@ -698,267 +698,267 @@
     <t>26 … 32.3</t>
   </si>
   <si>
     <t>36.7 … 49.7</t>
   </si>
   <si>
     <t>40 … 46.5</t>
   </si>
   <si>
     <t>26.5 … 30.5</t>
   </si>
   <si>
     <t>27.5 … 29.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356613/653978</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm che presentano un certo tipo di danno. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit Schadenansprache bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Grandezza delle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Danni alle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. La brucatura non è  valutata sulle piante del bosco giovane a partire da 130 cm di lunghezza, bensì solo su quelle fino a 129 cm (cfr. variabile di classificazione «Danni alle piante dell bosco giovane (≤ 129 cm)»  (2980; JWSCHADENKL). Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Verbiss wird an Jungwaldpflanzen ab 130 cm Länge nicht beurteilt, sondern nur an solchen bis 129 cm (s. Klassifizierungsmerkmal «Schäden an Jungwaldpflanzen (bis 129 cm)»; (2980; JWSCHADENKL). Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6411,51 +6411,51 @@
         <v>25</v>
       </c>
       <c r="AP48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356613/653978</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -6483,261 +6483,261 @@
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
       <c r="AR49" s="3"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:44">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:44" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:44">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:44" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:44">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:44" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:44" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:44" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:44" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>