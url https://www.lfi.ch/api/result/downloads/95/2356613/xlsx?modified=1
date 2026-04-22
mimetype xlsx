--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,209 +14,209 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Grössenklasse (Jungwald; ab 130 cm) · Schäden an Jungwaldpflanzen (ab 130 cm)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface for. selon le type de dégâts (jeune forêt ≥130 cm) divisé par surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm) · dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zellentotal</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>Schäden an Jungwaldpflanzen (ab 130 cm)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Schaden</t>
-[...23 lines deleted...]
-    <t>BHD 0.1 - 3.9 cm</t>
+    <t>pas de dégâts</t>
+  </si>
+  <si>
+    <t>cime sèche</t>
+  </si>
+  <si>
+    <t>maladie</t>
+  </si>
+  <si>
+    <t>dégât de frayure</t>
+  </si>
+  <si>
+    <t>dégât d'écorçage</t>
+  </si>
+  <si>
+    <t>dégât de récolte des bois</t>
+  </si>
+  <si>
+    <t>autre dégât</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>dhp 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>69.6 … 75.4</t>
   </si>
   <si>
     <t>71 … 73.9</t>
   </si>
   <si>
     <t>60 … 69.0</t>
   </si>
   <si>
     <t>62.3 … 66.7</t>
   </si>
   <si>
     <t>50.3 … 62.5</t>
   </si>
   <si>
     <t>53.4 … 59.4</t>
   </si>
   <si>
     <t>42.5 … 57.1</t>
   </si>
   <si>
     <t>46.2 … 53.5</t>
   </si>
@@ -436,51 +436,51 @@
   <si>
     <t>32.3 … 38.2</t>
   </si>
   <si>
     <t>36.4 … 50.9</t>
   </si>
   <si>
     <t>40 … 47.2</t>
   </si>
   <si>
     <t>29.3 … 41.2</t>
   </si>
   <si>
     <t>39.9 … 53.6</t>
   </si>
   <si>
     <t>43.3 … 50.2</t>
   </si>
   <si>
     <t>27 … 30.7</t>
   </si>
   <si>
     <t>27.9 … 29.7</t>
   </si>
   <si>
-    <t>BHD 4.0 - 11.9 cm</t>
+    <t>dhp 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>73.3 … 79.6</t>
   </si>
   <si>
     <t>74.9 … 78.1</t>
   </si>
   <si>
     <t>60.5 … 70.5</t>
   </si>
   <si>
     <t>63 … 68.0</t>
   </si>
   <si>
     <t>55.2 … 68.9</t>
   </si>
   <si>
     <t>58.6 … 65.5</t>
   </si>
   <si>
     <t>50.2 … 64.5</t>
   </si>
   <si>
     <t>53.8 … 60.9</t>
   </si>
@@ -698,267 +698,267 @@
     <t>26 … 32.3</t>
   </si>
   <si>
     <t>36.7 … 49.7</t>
   </si>
   <si>
     <t>40 … 46.5</t>
   </si>
   <si>
     <t>26.5 … 30.5</t>
   </si>
   <si>
     <t>27.5 … 29.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356613/653978</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm ayant un dégât. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
+      <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD) mit Schadenansprache bestockt ist. Aus den Zielgrössen 466 und 467 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm BHD bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm avec évaluation des dégâts. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Grösse der Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt à partir d'une longueur de 130 cm jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Schäden an Jungwaldpflanzen ab 130 cm Länge bis 11,9 cm Brusthöhendurchmesser (BHD). Verbiss wird an Jungwaldpflanzen ab 130 cm Länge nicht beurteilt, sondern nur an solchen bis 129 cm (s. Klassifizierungsmerkmal «Schäden an Jungwaldpflanzen (bis 129 cm)»; (2980; JWSCHADENKL). Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt à partir d'une longueur de 130 cm  jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. L'abroutissement n'est pas évalué  sur les spécimens à partir de 130 cm, mais uniquement sur ceux jusqu'à 129 cm (cf.  la variable de classification «dégats aux plantes de la jeune forêt (≤ 129 cm);  2980; JWSCHADENKL). Source: relevé de terrain (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6411,51 +6411,51 @@
         <v>25</v>
       </c>
       <c r="AP48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356613/653978</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -6483,261 +6483,261 @@
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
       <c r="AR49" s="3"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen ab 130 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:44">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen ab 130 cm)</t>
+            <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:44" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:44">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Grössenklasse (Jungwald; ab 130 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:44" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:44">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schäden an Jungwaldpflanzen (ab 130 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:44" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:44" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:44" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:44" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>