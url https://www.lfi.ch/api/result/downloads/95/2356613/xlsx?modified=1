--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -14,209 +14,209 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classe de grandeur (jeune forêt; ≥ 130 cm) · dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area acc. to type of damage (young forest ≥ 130 cm) divided by forest area with damage assessment (young forest ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>size class (young forest; ≥ 130 cm) · damage to young forest plants (≥ 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: protective forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, cell total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protective forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>size class (young forest; ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>damage to young forest plants (≥ 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de dégâts</t>
-[...17 lines deleted...]
-    <t>autre dégât</t>
+    <t>no damage</t>
+  </si>
+  <si>
+    <t>dry top</t>
+  </si>
+  <si>
+    <t>disease</t>
+  </si>
+  <si>
+    <t>fraying damage</t>
+  </si>
+  <si>
+    <t>stripping damage</t>
+  </si>
+  <si>
+    <t>harvesting damage</t>
+  </si>
+  <si>
+    <t>other damage</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>dhp 0.1 - 3.9 cm</t>
+    <t>dbh 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>69.6 … 75.4</t>
   </si>
   <si>
     <t>71 … 73.9</t>
   </si>
   <si>
     <t>60 … 69.0</t>
   </si>
   <si>
     <t>62.3 … 66.7</t>
   </si>
   <si>
     <t>50.3 … 62.5</t>
   </si>
   <si>
     <t>53.4 … 59.4</t>
   </si>
   <si>
     <t>42.5 … 57.1</t>
   </si>
   <si>
     <t>46.2 … 53.5</t>
   </si>
@@ -436,51 +436,51 @@
   <si>
     <t>32.3 … 38.2</t>
   </si>
   <si>
     <t>36.4 … 50.9</t>
   </si>
   <si>
     <t>40 … 47.2</t>
   </si>
   <si>
     <t>29.3 … 41.2</t>
   </si>
   <si>
     <t>39.9 … 53.6</t>
   </si>
   <si>
     <t>43.3 … 50.2</t>
   </si>
   <si>
     <t>27 … 30.7</t>
   </si>
   <si>
     <t>27.9 … 29.7</t>
   </si>
   <si>
-    <t>dhp 4.0 - 11.9 cm</t>
+    <t>dbh 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>73.3 … 79.6</t>
   </si>
   <si>
     <t>74.9 … 78.1</t>
   </si>
   <si>
     <t>60.5 … 70.5</t>
   </si>
   <si>
     <t>63 … 68.0</t>
   </si>
   <si>
     <t>55.2 … 68.9</t>
   </si>
   <si>
     <t>58.6 … 65.5</t>
   </si>
   <si>
     <t>50.2 … 64.5</t>
   </si>
   <si>
     <t>53.8 … 60.9</t>
   </si>
@@ -698,267 +698,267 @@
     <t>26 … 32.3</t>
   </si>
   <si>
     <t>36.7 … 49.7</t>
   </si>
   <si>
     <t>40 … 46.5</t>
   </si>
   <si>
     <t>26.5 … 30.5</t>
   </si>
   <si>
     <t>27.5 … 29.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356613/653978</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
+      <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière avec des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm ayant un dégât. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH), having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
+      <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm avec évaluation des dégâts. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH) with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
+      <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt à partir d'une longueur de 130 cm jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
+    <t>Size of young forest plants  ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
+      <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Dégâts aux plantes de la jeune forêt à partir d'une longueur de 130 cm  jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. L'abroutissement n'est pas évalué  sur les spécimens à partir de 130 cm, mais uniquement sur ceux jusqu'à 129 cm (cf.  la variable de classification «dégats aux plantes de la jeune forêt (≤ 129 cm);  2980; JWSCHADENKL). Source: relevé de terrain (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Damage to young forest plants ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Browsing  is not assessed on young forest plants ≥ 130 cm, but only on those ≤129 cm (see classification variable «Damage to young forest plants (≤129 cm)» (2980; JWSCHADENKL). Reference: Field Survey (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
+    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6411,51 +6411,51 @@
         <v>25</v>
       </c>
       <c r="AP48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356613/653978</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -6483,261 +6483,261 @@
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
       <c r="AR49" s="3"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
+            <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:44">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
+            <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:44" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:44">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
+            <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:44" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:44">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
+            <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:44" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:44" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:44" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:44" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>