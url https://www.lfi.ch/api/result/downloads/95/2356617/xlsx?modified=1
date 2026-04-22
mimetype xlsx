--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -17,203 +17,203 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm) diviso per superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
-[...2 lines deleted...]
-    <t>classe di grandezza (bosco giovane; ≥130 cm) · danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>surface for. selon le type de dégâts (jeune forêt ≥130 cm) divisé par surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm) · dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...23 lines deleted...]
-    <t>dpu 0.1 - 3.9 cm</t>
+    <t>pas de dégâts</t>
+  </si>
+  <si>
+    <t>cime sèche</t>
+  </si>
+  <si>
+    <t>maladie</t>
+  </si>
+  <si>
+    <t>dégât de frayure</t>
+  </si>
+  <si>
+    <t>dégât d'écorçage</t>
+  </si>
+  <si>
+    <t>dégât de récolte des bois</t>
+  </si>
+  <si>
+    <t>autre dégât</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>dhp 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>66.6 … 75.4</t>
   </si>
   <si>
     <t>68.8 … 73.2</t>
   </si>
   <si>
     <t>69.9 … 77.5</t>
   </si>
   <si>
     <t>71.8 … 75.6</t>
   </si>
   <si>
     <t>60 … 68.9</t>
   </si>
   <si>
     <t>62.2 … 66.7</t>
   </si>
   <si>
     <t>51.7 … 59.2</t>
   </si>
   <si>
     <t>53.6 … 57.3</t>
   </si>
@@ -406,51 +406,51 @@
   <si>
     <t>22.4 … 30.7</t>
   </si>
   <si>
     <t>24.5 … 28.6</t>
   </si>
   <si>
     <t>35.1 … 42.4</t>
   </si>
   <si>
     <t>36.9 … 40.6</t>
   </si>
   <si>
     <t>39.9 … 53.6</t>
   </si>
   <si>
     <t>43.3 … 50.2</t>
   </si>
   <si>
     <t>27 … 30.7</t>
   </si>
   <si>
     <t>27.9 … 29.7</t>
   </si>
   <si>
-    <t>dpu 4.0 - 11.9 cm</t>
+    <t>dhp 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>72.5 … 81.7</t>
   </si>
   <si>
     <t>74.8 … 79.4</t>
   </si>
   <si>
     <t>71.6 … 80.3</t>
   </si>
   <si>
     <t>73.7 … 78.1</t>
   </si>
   <si>
     <t>60 … 70.1</t>
   </si>
   <si>
     <t>62.5 … 67.5</t>
   </si>
   <si>
     <t>58.6 … 66.4</t>
   </si>
   <si>
     <t>60.5 … 64.5</t>
   </si>
@@ -629,267 +629,267 @@
     <t>31.5 … 35.4</t>
   </si>
   <si>
     <t>36.7 … 49.7</t>
   </si>
   <si>
     <t>40 … 46.5</t>
   </si>
   <si>
     <t>26.5 … 30.5</t>
   </si>
   <si>
     <t>27.5 … 29.5</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356617/653982</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm che presentano un certo tipo di danno. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm ayant un dégât. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm avec évaluation des dégâts. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Grandezza delle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt à partir d'une longueur de 130 cm jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Danni alle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. La brucatura non è  valutata sulle piante del bosco giovane a partire da 130 cm di lunghezza, bensì solo su quelle fino a 129 cm (cfr. variabile di classificazione «Danni alle piante dell bosco giovane (≤ 129 cm)»  (2980; JWSCHADENKL). Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt à partir d'une longueur de 130 cm  jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. L'abroutissement n'est pas évalué  sur les spécimens à partir de 130 cm, mais uniquement sur ceux jusqu'à 129 cm (cf.  la variable de classification «dégats aux plantes de la jeune forêt (≤ 129 cm);  2980; JWSCHADENKL). Source: relevé de terrain (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1241,52 +1241,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -5656,51 +5656,51 @@
         <v>24</v>
       </c>
       <c r="AJ48" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AK48" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AL48" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:38" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356617/653982</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -5722,261 +5722,261 @@
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
       <c r="AF49" s="3"/>
       <c r="AG49" s="3"/>
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
     </row>
     <row r="52" spans="1:38">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:38" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:38">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:38" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:38">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:38" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:38">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:38" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:38">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:38" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="67" spans="1:38">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:38" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:38">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:38" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A2:AL2"/>