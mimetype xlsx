--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,209 +14,209 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classe di grandezza (bosco giovane; ≥130 cm) · danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area acc. to type of damage (young forest ≥ 130 cm) divided by forest area with damage assessment (young forest ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>size class (young forest; ≥ 130 cm) · damage to young forest plants (≥ 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: protective forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, cell total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>danni alle piante del bosco giovane (≥130 cm)</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protective forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>size class (young forest; ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>damage to young forest plants (≥ 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
-[...23 lines deleted...]
-    <t>dpu 0.1 - 3.9 cm</t>
+    <t>no damage</t>
+  </si>
+  <si>
+    <t>dry top</t>
+  </si>
+  <si>
+    <t>disease</t>
+  </si>
+  <si>
+    <t>fraying damage</t>
+  </si>
+  <si>
+    <t>stripping damage</t>
+  </si>
+  <si>
+    <t>harvesting damage</t>
+  </si>
+  <si>
+    <t>other damage</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>dbh 0.1 - 3.9 cm</t>
   </si>
   <si>
     <t>69.9 … 75.7</t>
   </si>
   <si>
     <t>71.3 … 74.2</t>
   </si>
   <si>
     <t>61.5 … 70.8</t>
   </si>
   <si>
     <t>63.9 … 68.5</t>
   </si>
   <si>
     <t>50.3 … 63.5</t>
   </si>
   <si>
     <t>53.6 … 60.2</t>
   </si>
   <si>
     <t>41.6 … 58.0</t>
   </si>
   <si>
     <t>45.7 … 53.9</t>
   </si>
@@ -424,51 +424,51 @@
   <si>
     <t>35.1 … 51.4</t>
   </si>
   <si>
     <t>39.1 … 47.3</t>
   </si>
   <si>
     <t>27 … 40.1</t>
   </si>
   <si>
     <t>30.3 … 36.8</t>
   </si>
   <si>
     <t>41.6 … 57.4</t>
   </si>
   <si>
     <t>45.6 … 53.5</t>
   </si>
   <si>
     <t>25.5 … 29.3</t>
   </si>
   <si>
     <t>26.4 … 28.4</t>
   </si>
   <si>
-    <t>dpu 4.0 - 11.9 cm</t>
+    <t>dbh 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>74 … 80.3</t>
   </si>
   <si>
     <t>75.6 … 78.7</t>
   </si>
   <si>
     <t>61.4 … 71.8</t>
   </si>
   <si>
     <t>64 … 69.2</t>
   </si>
   <si>
     <t>54.8 … 69.7</t>
   </si>
   <si>
     <t>58.5 … 66.0</t>
   </si>
   <si>
     <t>49.6 … 65.6</t>
   </si>
   <si>
     <t>53.6 … 61.6</t>
   </si>
@@ -698,267 +698,267 @@
     <t>24.6 … 31.6</t>
   </si>
   <si>
     <t>32.9 … 47.5</t>
   </si>
   <si>
     <t>36.5 … 43.8</t>
   </si>
   <si>
     <t>24.6 … 28.8</t>
   </si>
   <si>
     <t>25.6 … 27.8</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356621/653986</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm che presentano un certo tipo di danno. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH), having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+      <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Dalle variabili target 466 e 467 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≥130 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≥130 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di almeno 130 cm di lunghezza fino a un DPU di 11,9 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH) with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+      <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Grandezza delle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
+    <t>Size of young forest plants  ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+      <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Danni alle piante del bosco giovane di almeno 130 cm di lunghezza fino a un diametro a petto d'uomo (DPU) di 11,9 cm. La brucatura non è  valutata sulle piante del bosco giovane a partire da 130 cm di lunghezza, bensì solo su quelle fino a 129 cm (cfr. variabile di classificazione «Danni alle piante dell bosco giovane (≤ 129 cm)»  (2980; JWSCHADENKL). Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Damage to young forest plants ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Browsing  is not assessed on young forest plants ≥ 130 cm, but only on those ≤129 cm (see classification variable «Damage to young forest plants (≤129 cm)» (2980; JWSCHADENKL). Reference: Field Survey (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Bosco che nei quattro inventari IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) e IFN5 (2018-2026) era coperto per meno di due terzi da arbusti, era accessibile a piedi ed era potenzialmente boscabile, cioè non era occupato da strade forestali, strutture ricreative, torrenti, canali valangari, ecc.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1310,52 +1310,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6411,51 +6411,51 @@
         <v>25</v>
       </c>
       <c r="AP48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:44" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356621/653986</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -6483,261 +6483,261 @@
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
       <c r="AR49" s="3"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:44" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:44">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≥ 130 cm)</t>
+            <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:44" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:44">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di grandezza (bosco giovane; ≥130 cm)</t>
+            <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:44" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:44">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni alle piante del bosco giovane (≥130 cm)</t>
+            <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:44" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:44" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2-IFN5 (area boscabile)</t>
+            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:44" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:44" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AR1"/>
     <mergeCell ref="A2:AR2"/>