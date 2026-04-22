--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,269 +14,269 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>size class (young forest; ≥ 130 cm) · damage to young forest plants (≥ 130 cm)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface for. selon le type de dégâts (jeune forêt ≥130 cm) divisé par surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm) · dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...8 lines deleted...]
-    <t>dbh 4.0 - 11.9 cm</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≥ 130 cm)</t>
+  </si>
+  <si>
+    <t>dhp 0.1 - 3.9 cm</t>
+  </si>
+  <si>
+    <t>dhp 4.0 - 11.9 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>economic region</t>
-[...2 lines deleted...]
-    <t>damage to young forest plants (≥ 130 cm)</t>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>Western Jura</t>
-[...2 lines deleted...]
-    <t>n/a</t>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no damage</t>
+    <t>pas de dégâts</t>
   </si>
   <si>
     <t>66.5 … 76.5</t>
   </si>
   <si>
     <t>69 … 74.0</t>
   </si>
   <si>
     <t>71 … 81.8</t>
   </si>
   <si>
     <t>73.7 … 79.1</t>
   </si>
   <si>
-    <t>dry top</t>
+    <t>cime sèche</t>
   </si>
   <si>
     <t>3.2 … 8.4</t>
   </si>
   <si>
     <t>4.5 … 7.1</t>
   </si>
   <si>
     <t>0.3 … 4.1</t>
   </si>
   <si>
     <t>1.2 … 3.1</t>
   </si>
   <si>
-    <t>disease</t>
+    <t>maladie</t>
   </si>
   <si>
     <t>-0.1 … 2.0</t>
   </si>
   <si>
     <t>0.4 … 1.4</t>
   </si>
   <si>
     <t>-0.3 … 1.9</t>
   </si>
   <si>
     <t>0.3 … 1.4</t>
   </si>
   <si>
-    <t>fraying damage</t>
+    <t>dégât de frayure</t>
   </si>
   <si>
     <t>0.6 … 4.0</t>
   </si>
   <si>
     <t>1.4 … 3.1</t>
   </si>
   <si>
-    <t>stripping damage</t>
+    <t>dégât d'écorçage</t>
   </si>
   <si>
     <t>-0.3 … 0.9</t>
   </si>
   <si>
     <t>0 … 0.6</t>
   </si>
   <si>
-    <t>harvesting damage</t>
+    <t>dégât de récolte des bois</t>
   </si>
   <si>
     <t>2.4 … 7.1</t>
   </si>
   <si>
     <t>3.6 … 5.9</t>
   </si>
   <si>
     <t>3 … 9.1</t>
   </si>
   <si>
     <t>4.5 … 7.6</t>
   </si>
   <si>
-    <t>other damage</t>
+    <t>autre dégât</t>
   </si>
   <si>
     <t>13.7 … 22.3</t>
   </si>
   <si>
     <t>15.9 … 20.2</t>
   </si>
   <si>
     <t>12.8 … 22.5</t>
   </si>
   <si>
     <t>15.2 … 20.0</t>
   </si>
   <si>
-    <t>Eastern Jura</t>
+    <t>Est du Jura</t>
   </si>
   <si>
     <t>62.2 … 80.5</t>
   </si>
   <si>
     <t>66.8 … 75.9</t>
   </si>
   <si>
     <t>76 … 92.5</t>
   </si>
   <si>
     <t>80.1 … 88.3</t>
   </si>
   <si>
     <t>-1.2 … 3.8</t>
   </si>
   <si>
     <t>0 … 2.6</t>
   </si>
   <si>
     <t>-1.2 … 3.9</t>
   </si>
   <si>
     <t>-0.8 … 5.0</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>1.4 … 11.2</t>
   </si>
   <si>
     <t>3.9 … 8.7</t>
   </si>
   <si>
     <t>-1 … 6.1</t>
   </si>
   <si>
     <t>0.8 … 4.4</t>
   </si>
   <si>
     <t>13 … 29.5</t>
   </si>
   <si>
     <t>17.1 … 25.4</t>
   </si>
   <si>
     <t>4.6 … 19.2</t>
   </si>
   <si>
     <t>8.2 … 15.5</t>
   </si>
   <si>
-    <t>Western Plateau</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
     <t>63.9 … 82.3</t>
   </si>
   <si>
     <t>68.5 … 77.7</t>
   </si>
   <si>
     <t>61.1 … 83.6</t>
   </si>
   <si>
     <t>66.7 … 77.9</t>
   </si>
   <si>
     <t>-0.8 … 5.1</t>
   </si>
   <si>
     <t>-1.2 … 7.5</t>
   </si>
   <si>
     <t>1 … 5.4</t>
   </si>
   <si>
     <t>-0.9 … 5.5</t>
   </si>
@@ -358,51 +358,51 @@
   <si>
     <t>-0.9 … 5.6</t>
   </si>
   <si>
     <t>0.7 … 4.0</t>
   </si>
   <si>
     <t>-0.5 … 9.9</t>
   </si>
   <si>
     <t>2.1 … 7.3</t>
   </si>
   <si>
     <t>11.6 … 28.2</t>
   </si>
   <si>
     <t>15.8 … 24.0</t>
   </si>
   <si>
     <t>12.3 … 33.5</t>
   </si>
   <si>
     <t>17.6 … 28.2</t>
   </si>
   <si>
-    <t>Central Plateau</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
     <t>67.8 … 81.4</t>
   </si>
   <si>
     <t>71.2 … 78.0</t>
   </si>
   <si>
     <t>67.1 … 82.3</t>
   </si>
   <si>
     <t>70.9 … 78.5</t>
   </si>
   <si>
     <t>-0.5 … 3.0</t>
   </si>
   <si>
     <t>0.4 … 2.1</t>
   </si>
   <si>
     <t>-0.8 … 2.4</t>
   </si>
   <si>
     <t>0 … 1.6</t>
   </si>
@@ -427,51 +427,51 @@
   <si>
     <t>0.1 … 5.1</t>
   </si>
   <si>
     <t>1.3 … 3.9</t>
   </si>
   <si>
     <t>0.6 … 7.4</t>
   </si>
   <si>
     <t>2.3 … 5.7</t>
   </si>
   <si>
     <t>13.4 … 25.8</t>
   </si>
   <si>
     <t>16.5 … 22.7</t>
   </si>
   <si>
     <t>12.8 … 26.7</t>
   </si>
   <si>
     <t>16.2 … 23.2</t>
   </si>
   <si>
-    <t>Eastern Plateau</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
     <t>68.2 … 79.3</t>
   </si>
   <si>
     <t>71 … 76.5</t>
   </si>
   <si>
     <t>72.4 … 84.7</t>
   </si>
   <si>
     <t>75.5 … 81.6</t>
   </si>
   <si>
     <t>1.1 … 5.6</t>
   </si>
   <si>
     <t>2.2 … 4.5</t>
   </si>
   <si>
     <t>-0.5 … 1.7</t>
   </si>
   <si>
     <t>0 … 1.1</t>
   </si>
@@ -490,51 +490,51 @@
   <si>
     <t>2.3 … 7.9</t>
   </si>
   <si>
     <t>3.7 … 6.5</t>
   </si>
   <si>
     <t>0.1 … 4.5</t>
   </si>
   <si>
     <t>1.2 … 3.4</t>
   </si>
   <si>
     <t>10 … 18.9</t>
   </si>
   <si>
     <t>12.3 … 16.7</t>
   </si>
   <si>
     <t>12.3 … 23.8</t>
   </si>
   <si>
     <t>15.2 … 20.9</t>
   </si>
   <si>
-    <t>Western Pre-Alps</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
     <t>60.9 … 80.0</t>
   </si>
   <si>
     <t>65.6 … 75.2</t>
   </si>
   <si>
     <t>61.5 … 83.1</t>
   </si>
   <si>
     <t>66.9 … 77.7</t>
   </si>
   <si>
     <t>0.1 … 9.2</t>
   </si>
   <si>
     <t>2.4 … 6.9</t>
   </si>
   <si>
     <t>-0.5 … 9.1</t>
   </si>
   <si>
     <t>1.9 … 6.7</t>
   </si>
@@ -553,51 +553,51 @@
   <si>
     <t>-0.7 … 4.5</t>
   </si>
   <si>
     <t>0.6 … 3.2</t>
   </si>
   <si>
     <t>-1.4 … 4.4</t>
   </si>
   <si>
     <t>0 … 2.9</t>
   </si>
   <si>
     <t>11.1 … 28.0</t>
   </si>
   <si>
     <t>15.3 … 23.8</t>
   </si>
   <si>
     <t>14.1 … 34.6</t>
   </si>
   <si>
     <t>19.2 … 29.5</t>
   </si>
   <si>
-    <t>Central Pre-Alps</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
     <t>60.4 … 73.6</t>
   </si>
   <si>
     <t>63.7 … 70.3</t>
   </si>
   <si>
     <t>58.2 … 73.0</t>
   </si>
   <si>
     <t>61.9 … 69.3</t>
   </si>
   <si>
     <t>1.7 … 7.7</t>
   </si>
   <si>
     <t>3.2 … 6.2</t>
   </si>
   <si>
     <t>-0.6 … 1.8</t>
   </si>
   <si>
     <t>0 … 1.2</t>
   </si>
@@ -625,51 +625,51 @@
   <si>
     <t>0 … 1.0</t>
   </si>
   <si>
     <t>-0.2 … 3.3</t>
   </si>
   <si>
     <t>0.7 … 2.5</t>
   </si>
   <si>
     <t>1.3 … 3.8</t>
   </si>
   <si>
     <t>19.2 … 31.4</t>
   </si>
   <si>
     <t>22.2 … 28.3</t>
   </si>
   <si>
     <t>22.3 … 36.4</t>
   </si>
   <si>
     <t>25.8 … 32.9</t>
   </si>
   <si>
-    <t>Eastern Pre-Alps</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
     <t>49.7 … 67.1</t>
   </si>
   <si>
     <t>54.1 … 62.8</t>
   </si>
   <si>
     <t>52.9 … 72.6</t>
   </si>
   <si>
     <t>57.8 … 67.7</t>
   </si>
   <si>
     <t>3.7 … 13.5</t>
   </si>
   <si>
     <t>6.1 … 11.0</t>
   </si>
   <si>
     <t>-0.3 … 5.1</t>
   </si>
   <si>
     <t>1 … 3.7</t>
   </si>
@@ -688,51 +688,51 @@
   <si>
     <t>-1 … 3.1</t>
   </si>
   <si>
     <t>0 … 2.1</t>
   </si>
   <si>
     <t>-0.4 … 7.4</t>
   </si>
   <si>
     <t>1.5 … 5.5</t>
   </si>
   <si>
     <t>24.6 … 41.2</t>
   </si>
   <si>
     <t>28.8 … 37.1</t>
   </si>
   <si>
     <t>20.1 … 38.6</t>
   </si>
   <si>
     <t>24.7 … 34.0</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
     <t>52.3 … 70.3</t>
   </si>
   <si>
     <t>56.8 … 65.8</t>
   </si>
   <si>
     <t>54.5 … 74.0</t>
   </si>
   <si>
     <t>59.4 … 69.2</t>
   </si>
   <si>
     <t>-0.7 … 4.1</t>
   </si>
   <si>
     <t>0.5 … 2.9</t>
   </si>
   <si>
     <t>0.2 … 8.4</t>
   </si>
   <si>
     <t>2.2 … 6.3</t>
   </si>
@@ -754,96 +754,96 @@
   <si>
     <t>-1.1 … 3.4</t>
   </si>
   <si>
     <t>0 … 2.3</t>
   </si>
   <si>
     <t>-0.9 … 2.7</t>
   </si>
   <si>
     <t>0 … 1.8</t>
   </si>
   <si>
     <t>26.5 … 44.1</t>
   </si>
   <si>
     <t>30.9 … 39.7</t>
   </si>
   <si>
     <t>21 … 39.9</t>
   </si>
   <si>
     <t>25.7 … 35.2</t>
   </si>
   <si>
-    <t>Central Alps</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
     <t>47.8 … 75.5</t>
   </si>
   <si>
     <t>54.7 … 68.6</t>
   </si>
   <si>
     <t>50.1 … 81.6</t>
   </si>
   <si>
     <t>57.9 … 73.7</t>
   </si>
   <si>
     <t>-1.5 … 10.0</t>
   </si>
   <si>
     <t>1.4 … 7.2</t>
   </si>
   <si>
     <t>-1.7 … 5.4</t>
   </si>
   <si>
     <t>0 … 3.6</t>
   </si>
   <si>
     <t>-2.4 … 7.4</t>
   </si>
   <si>
     <t>0.1 … 5.0</t>
   </si>
   <si>
     <t>18.9 … 45.6</t>
   </si>
   <si>
     <t>25.6 … 38.9</t>
   </si>
   <si>
     <t>16.2 … 47.2</t>
   </si>
   <si>
     <t>23.9 … 39.4</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
     <t>33.3 … 61.9</t>
   </si>
   <si>
     <t>40.5 … 54.7</t>
   </si>
   <si>
     <t>40.8 … 73.7</t>
   </si>
   <si>
     <t>49.1 … 65.5</t>
   </si>
   <si>
     <t>-1.5 … 9.7</t>
   </si>
   <si>
     <t>1.3 … 6.9</t>
   </si>
   <si>
     <t>-2 … 13.5</t>
   </si>
   <si>
     <t>1.9 … 9.6</t>
   </si>
@@ -862,51 +862,51 @@
   <si>
     <t>-1.6 … 10.4</t>
   </si>
   <si>
     <t>1.4 … 7.4</t>
   </si>
   <si>
     <t>-1.9 … 12.8</t>
   </si>
   <si>
     <t>1.8 … 9.1</t>
   </si>
   <si>
     <t>29.8 … 58.0</t>
   </si>
   <si>
     <t>36.8 … 51.0</t>
   </si>
   <si>
     <t>20.9 … 53.0</t>
   </si>
   <si>
     <t>28.9 … 45.0</t>
   </si>
   <si>
-    <t>Southwestern Alps</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
     <t>41.6 … 58.0</t>
   </si>
   <si>
     <t>45.7 … 53.9</t>
   </si>
   <si>
     <t>49.6 … 65.6</t>
   </si>
   <si>
     <t>53.6 … 61.6</t>
   </si>
   <si>
     <t>3.9 … 13.1</t>
   </si>
   <si>
     <t>6.2 … 10.8</t>
   </si>
   <si>
     <t>-0.2 … 4.2</t>
   </si>
   <si>
     <t>-0.5 … 3.3</t>
   </si>
@@ -928,51 +928,51 @@
   <si>
     <t>-0.5 … 3.2</t>
   </si>
   <si>
     <t>0.4 … 2.3</t>
   </si>
   <si>
     <t>-0.7 … 2.1</t>
   </si>
   <si>
     <t>0 … 1.4</t>
   </si>
   <si>
     <t>35.1 … 51.4</t>
   </si>
   <si>
     <t>39.1 … 47.3</t>
   </si>
   <si>
     <t>31.1 … 46.9</t>
   </si>
   <si>
     <t>35.1 … 43.0</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
     <t>52.7 … 66.3</t>
   </si>
   <si>
     <t>56.1 … 62.9</t>
   </si>
   <si>
     <t>60.4 … 74.9</t>
   </si>
   <si>
     <t>64 … 71.3</t>
   </si>
   <si>
     <t>2 … 8.0</t>
   </si>
   <si>
     <t>3.5 … 6.5</t>
   </si>
   <si>
     <t>-0.2 … 4.1</t>
   </si>
   <si>
     <t>0.8 … 3.0</t>
   </si>
@@ -991,51 +991,51 @@
   <si>
     <t>-0.2 … 3.9</t>
   </si>
   <si>
     <t>0.8 … 2.9</t>
   </si>
   <si>
     <t>-0.4 … 2.8</t>
   </si>
   <si>
     <t>0.4 … 2.0</t>
   </si>
   <si>
     <t>27 … 40.1</t>
   </si>
   <si>
     <t>30.3 … 36.8</t>
   </si>
   <si>
     <t>21.1 … 35.1</t>
   </si>
   <si>
     <t>24.6 … 31.6</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
     <t>33.2 … 48.6</t>
   </si>
   <si>
     <t>37.1 … 44.8</t>
   </si>
   <si>
     <t>43.6 … 58.5</t>
   </si>
   <si>
     <t>47.3 … 54.8</t>
   </si>
   <si>
     <t>3.9 … 12.4</t>
   </si>
   <si>
     <t>6 … 10.3</t>
   </si>
   <si>
     <t>5 … 13.7</t>
   </si>
   <si>
     <t>7.2 … 11.5</t>
   </si>
@@ -1057,51 +1057,51 @@
   <si>
     <t>1.6 … 4.1</t>
   </si>
   <si>
     <t>-0.6 … 1.9</t>
   </si>
   <si>
     <t>-0.4 … 2.7</t>
   </si>
   <si>
     <t>0.3 … 1.9</t>
   </si>
   <si>
     <t>41.6 … 57.4</t>
   </si>
   <si>
     <t>45.6 … 53.5</t>
   </si>
   <si>
     <t>32.9 … 47.5</t>
   </si>
   <si>
     <t>36.5 … 43.8</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>62.2 … 66.3</t>
   </si>
   <si>
     <t>63.2 … 65.3</t>
   </si>
   <si>
     <t>65.8 … 70.3</t>
   </si>
   <si>
     <t>66.9 … 69.2</t>
   </si>
   <si>
     <t>3.8 … 5.7</t>
   </si>
   <si>
     <t>4.3 … 5.2</t>
   </si>
   <si>
     <t>1.9 … 3.5</t>
   </si>
   <si>
     <t>2.3 … 3.1</t>
   </si>
@@ -1148,267 +1148,267 @@
     <t>2.2 … 3.0</t>
   </si>
   <si>
     <t>25.5 … 29.3</t>
   </si>
   <si>
     <t>26.4 … 28.4</t>
   </si>
   <si>
     <t>24.6 … 28.8</t>
   </si>
   <si>
     <t>25.6 … 27.8</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356623/653989</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #466</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH), having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm ayant un dégât. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
+      <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #467</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants from 130 cm in length up to 11.9 cm in diameter at breast height (DBH) with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants≥130 cm) divided by forest area with damage assessment (young forest plants≥130 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants from 130 cm in length up to 11.9 cm DBH. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm avec évaluation des dégâts. A partir des variables cibles 466 et 467, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≥130 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≥130 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt d'au moins 130 cm de longueur jusqu'à un DHP de 11,9 cm. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2958</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants  ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt à partir d'une longueur de 130 cm jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2959</t>
     </r>
   </si>
   <si>
-    <t>Damage to young forest plants ≥130 cm in length and ≤11.9 cm in diameter at breast height (dbh). Browsing  is not assessed on young forest plants ≥ 130 cm, but only on those ≤129 cm (see classification variable «Damage to young forest plants (≤129 cm)» (2980; JWSCHADENKL). Reference: Field Survey (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt à partir d'une longueur de 130 cm  jusqu'à un diamètre à hauteur de poitrine (DHP) de 11,9 cm. L'abroutissement n'est pas évalué  sur les spécimens à partir de 130 cm, mais uniquement sur ceux jusqu'à 129 cm (cf.  la variable de classification «dégats aux plantes de la jeune forêt (≤ 129 cm);  2980; JWSCHADENKL). Source: relevé de terrain (MID 127: Gipfeldürre, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1760,52 +1760,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -10079,309 +10079,309 @@
         <v>22</v>
       </c>
       <c r="R147" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S147" s="6" t="s">
         <v>22</v>
       </c>
       <c r="T147" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:20" customHeight="1" ht="21.75">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356623/653989</t>
           </r>
         </is>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3"/>
       <c r="K148" s="3"/>
       <c r="L148" s="3"/>
       <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
       <c r="P148" s="3"/>
       <c r="Q148" s="3"/>
       <c r="R148" s="3"/>
       <c r="S148" s="3"/>
       <c r="T148" s="3"/>
     </row>
     <row r="151" spans="1:20">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area acc. to type of damage (young forest ≥ 130 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #466</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:20" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="A154" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area with damage assessment (young forest ≥ 130 cm)</t>
+            <t xml:space="preserve">surface for. avec éval. des dégâts (jeune forêt ≥130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #467</t>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:20" customHeight="1" ht="29">
       <c r="A155" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="A157" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size class (young forest; ≥ 130 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2958</t>
           </r>
         </is>
       </c>
     </row>
     <row r="158" spans="1:20" customHeight="1" ht="29">
       <c r="A158" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="A160" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">damage to young forest plants (≥ 130 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≥ 130 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2959</t>
           </r>
         </is>
       </c>
     </row>
     <row r="161" spans="1:20" customHeight="1" ht="29">
       <c r="A161" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="164" spans="1:20" customHeight="1" ht="29">
       <c r="A164" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:20" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:20" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>