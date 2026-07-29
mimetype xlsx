--- v0 (2026-04-22)
+++ v1 (2026-07-29)
@@ -14,272 +14,272 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>size class (young forest; ≤ 129 cm) · damage to young forest plants (≤ 129 cm)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...17 lines deleted...]
-    <t>damage to young forest plants (≤ 129 cm)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Länge 10-39 cm</t>
+  </si>
+  <si>
+    <t>Länge 40-129 cm</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
-    <t>Western Jura</t>
-[...2 lines deleted...]
-    <t>n/a</t>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no damage</t>
+    <t>kein Schaden</t>
   </si>
   <si>
     <t>72 … 81.3</t>
   </si>
   <si>
     <t>74.4 … 79.0</t>
   </si>
   <si>
     <t>56.2 … 66.8</t>
   </si>
   <si>
     <t>58.9 … 64.2</t>
   </si>
   <si>
-    <t>dry top</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
     <t>0.2 … 2.8</t>
   </si>
   <si>
     <t>0.8 … 2.1</t>
   </si>
   <si>
     <t>1.4 … 5.2</t>
   </si>
   <si>
     <t>2.3 … 4.3</t>
   </si>
   <si>
-    <t>disease</t>
+    <t>Krankheit</t>
   </si>
   <si>
     <t>-0.3 … 0.9</t>
   </si>
   <si>
     <t>0 … 0.6</t>
   </si>
   <si>
     <t>-0.1 … 2.0</t>
   </si>
   <si>
     <t>0.4 … 1.4</t>
   </si>
   <si>
-    <t>browsing of shoot 1</t>
+    <t>Verbiss Trieb 1</t>
   </si>
   <si>
     <t>10.7 … 18.3</t>
   </si>
   <si>
     <t>12.6 … 16.4</t>
   </si>
   <si>
     <t>13 … 21.2</t>
   </si>
   <si>
     <t>15 … 19.1</t>
   </si>
   <si>
-    <t>fraying damage</t>
-[...5 lines deleted...]
-    <t>harvesting damage</t>
+    <t>Fegeschaden</t>
+  </si>
+  <si>
+    <t>Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
   </si>
   <si>
     <t>-0.2 … 1.5</t>
   </si>
   <si>
     <t>0.2 … 1.1</t>
   </si>
   <si>
     <t>0.8 … 4.1</t>
   </si>
   <si>
     <t>1.6 … 3.2</t>
   </si>
   <si>
-    <t>other damage</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
     <t>5.5 … 11.6</t>
   </si>
   <si>
     <t>7.1 … 10.1</t>
   </si>
   <si>
     <t>16.6 … 25.4</t>
   </si>
   <si>
     <t>18.8 … 23.2</t>
   </si>
   <si>
-    <t>Eastern Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
     <t>66.1 … 84.1</t>
   </si>
   <si>
     <t>70.6 … 79.6</t>
   </si>
   <si>
     <t>56.2 … 76.0</t>
   </si>
   <si>
     <t>61.2 … 71.0</t>
   </si>
   <si>
     <t>0.8 … 10.3</t>
   </si>
   <si>
     <t>3.2 … 7.9</t>
   </si>
   <si>
     <t>-0.4 … 7.3</t>
   </si>
   <si>
     <t>1.5 … 5.4</t>
   </si>
@@ -292,51 +292,51 @@
   <si>
     <t>8.3 … 23.5</t>
   </si>
   <si>
     <t>12.1 … 19.7</t>
   </si>
   <si>
     <t>-0.4 … 7.2</t>
   </si>
   <si>
     <t>1.5 … 5.3</t>
   </si>
   <si>
     <t>3 … 15.0</t>
   </si>
   <si>
     <t>6 … 12.0</t>
   </si>
   <si>
     <t>7.2 … 21.8</t>
   </si>
   <si>
     <t>10.8 … 18.1</t>
   </si>
   <si>
-    <t>Western Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
     <t>66.4 … 84.7</t>
   </si>
   <si>
     <t>71 … 80.1</t>
   </si>
   <si>
     <t>53.5 … 73.4</t>
   </si>
   <si>
     <t>58.5 … 68.4</t>
   </si>
   <si>
     <t>-0.4 … 7.1</t>
   </si>
   <si>
     <t>1.5 … 5.2</t>
   </si>
   <si>
     <t>0.8 … 10.2</t>
   </si>
   <si>
     <t>5.7 … 19.8</t>
   </si>
@@ -358,51 +358,51 @@
   <si>
     <t>-1.2 … 3.9</t>
   </si>
   <si>
     <t>0 … 2.6</t>
   </si>
   <si>
     <t>-0.9 … 5.5</t>
   </si>
   <si>
     <t>0.7 … 3.9</t>
   </si>
   <si>
     <t>4.8 … 18.3</t>
   </si>
   <si>
     <t>8.2 … 14.9</t>
   </si>
   <si>
     <t>8 … 22.9</t>
   </si>
   <si>
     <t>11.7 … 19.2</t>
   </si>
   <si>
-    <t>Central Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
     <t>72.9 … 85.8</t>
   </si>
   <si>
     <t>76.1 … 82.6</t>
   </si>
   <si>
     <t>52.4 … 67.1</t>
   </si>
   <si>
     <t>56.1 … 63.4</t>
   </si>
   <si>
     <t>-0.2 … 4.1</t>
   </si>
   <si>
     <t>0.9 … 3.1</t>
   </si>
   <si>
     <t>1.9 … 8.4</t>
   </si>
   <si>
     <t>3.5 … 6.7</t>
   </si>
@@ -433,51 +433,51 @@
   <si>
     <t>-0.5 … 3.1</t>
   </si>
   <si>
     <t>0.4 … 2.2</t>
   </si>
   <si>
     <t>1.1 … 6.9</t>
   </si>
   <si>
     <t>2.5 … 5.4</t>
   </si>
   <si>
     <t>2.2 … 9.8</t>
   </si>
   <si>
     <t>4.1 … 7.9</t>
   </si>
   <si>
     <t>12.2 … 23.6</t>
   </si>
   <si>
     <t>15 … 20.7</t>
   </si>
   <si>
-    <t>Eastern Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
     <t>71.5 … 82.3</t>
   </si>
   <si>
     <t>74.2 … 79.6</t>
   </si>
   <si>
     <t>53.8 … 65.9</t>
   </si>
   <si>
     <t>56.8 … 62.9</t>
   </si>
   <si>
     <t>-0.4 … 2.3</t>
   </si>
   <si>
     <t>0.3 … 1.6</t>
   </si>
   <si>
     <t>1.3 … 5.9</t>
   </si>
   <si>
     <t>2.4 … 4.8</t>
   </si>
@@ -511,51 +511,51 @@
   <si>
     <t>-0.2 … 2.7</t>
   </si>
   <si>
     <t>0.5 … 2.0</t>
   </si>
   <si>
     <t>0.3 … 3.9</t>
   </si>
   <si>
     <t>1.2 … 3.0</t>
   </si>
   <si>
     <t>5 … 12.1</t>
   </si>
   <si>
     <t>6.8 … 10.4</t>
   </si>
   <si>
     <t>13.5 … 23.1</t>
   </si>
   <si>
     <t>15.9 … 20.7</t>
   </si>
   <si>
-    <t>Western Pre-Alps</t>
+    <t>Voralpen West</t>
   </si>
   <si>
     <t>62.5 … 81.7</t>
   </si>
   <si>
     <t>67.3 … 76.9</t>
   </si>
   <si>
     <t>48.5 … 68.8</t>
   </si>
   <si>
     <t>53.6 … 63.8</t>
   </si>
   <si>
     <t>-0.4 … 6.6</t>
   </si>
   <si>
     <t>1.4 … 4.9</t>
   </si>
   <si>
     <t>-1.1 … 3.5</t>
   </si>
   <si>
     <t>0 … 2.4</t>
   </si>
@@ -580,51 +580,51 @@
   <si>
     <t>-1.1 … 3.4</t>
   </si>
   <si>
     <t>0 … 2.3</t>
   </si>
   <si>
     <t>-0.9 … 2.8</t>
   </si>
   <si>
     <t>0 … 1.9</t>
   </si>
   <si>
     <t>4.3 … 18.4</t>
   </si>
   <si>
     <t>7.8 … 14.8</t>
   </si>
   <si>
     <t>8.6 … 23.6</t>
   </si>
   <si>
     <t>12.3 … 19.9</t>
   </si>
   <si>
-    <t>Central Pre-Alps</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
     <t>69.2 … 81.6</t>
   </si>
   <si>
     <t>72.3 … 78.5</t>
   </si>
   <si>
     <t>53.1 … 66.5</t>
   </si>
   <si>
     <t>56.5 … 63.1</t>
   </si>
   <si>
     <t>1.4 … 7.6</t>
   </si>
   <si>
     <t>3 … 6.1</t>
   </si>
   <si>
     <t>2.7 … 9.3</t>
   </si>
   <si>
     <t>4.3 … 7.6</t>
   </si>
@@ -646,51 +646,51 @@
   <si>
     <t>16.2 … 21.6</t>
   </si>
   <si>
     <t>-0.6 … 1.8</t>
   </si>
   <si>
     <t>0 … 1.2</t>
   </si>
   <si>
     <t>-0.5 … 1.7</t>
   </si>
   <si>
     <t>5.7 … 14.4</t>
   </si>
   <si>
     <t>7.9 … 12.2</t>
   </si>
   <si>
     <t>16.2 … 27.5</t>
   </si>
   <si>
     <t>19 … 24.6</t>
   </si>
   <si>
-    <t>Eastern Pre-Alps</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
     <t>56.6 … 71.7</t>
   </si>
   <si>
     <t>60.4 … 67.9</t>
   </si>
   <si>
     <t>44.6 … 60.9</t>
   </si>
   <si>
     <t>48.7 … 56.8</t>
   </si>
   <si>
     <t>-0.2 … 4.2</t>
   </si>
   <si>
     <t>-0.6 … 1.9</t>
   </si>
   <si>
     <t>-0.7 … 2.0</t>
   </si>
   <si>
     <t>0 … 1.4</t>
   </si>
@@ -715,51 +715,51 @@
   <si>
     <t>-0.5 … 3.0</t>
   </si>
   <si>
     <t>0.4 … 2.1</t>
   </si>
   <si>
     <t>-0.3 … 5.0</t>
   </si>
   <si>
     <t>1 … 3.7</t>
   </si>
   <si>
     <t>6.2 … 16.3</t>
   </si>
   <si>
     <t>8.7 … 13.8</t>
   </si>
   <si>
     <t>19 … 33.6</t>
   </si>
   <si>
     <t>22.6 … 29.9</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
     <t>61.1 … 77.2</t>
   </si>
   <si>
     <t>65.1 … 73.2</t>
   </si>
   <si>
     <t>46.8 … 63.1</t>
   </si>
   <si>
     <t>50.8 … 59.0</t>
   </si>
   <si>
     <t>0.5 … 7.1</t>
   </si>
   <si>
     <t>2.2 … 5.4</t>
   </si>
   <si>
     <t>1.8 … 9.2</t>
   </si>
   <si>
     <t>3.6 … 7.3</t>
   </si>
@@ -775,102 +775,102 @@
   <si>
     <t>17.9 … 25.0</t>
   </si>
   <si>
     <t>16.7 … 30.6</t>
   </si>
   <si>
     <t>20.2 … 27.1</t>
   </si>
   <si>
     <t>-0.7 … 2.2</t>
   </si>
   <si>
     <t>8.1 … 20.4</t>
   </si>
   <si>
     <t>11.2 … 17.3</t>
   </si>
   <si>
     <t>19.7 … 34.1</t>
   </si>
   <si>
     <t>23.3 … 30.5</t>
   </si>
   <si>
-    <t>Central Alps</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
     <t>43.1 … 69.7</t>
   </si>
   <si>
     <t>49.8 … 63.0</t>
   </si>
   <si>
     <t>35.9 … 60.6</t>
   </si>
   <si>
     <t>42.1 … 54.4</t>
   </si>
   <si>
     <t>0.3 … 12.4</t>
   </si>
   <si>
     <t>3.3 … 9.4</t>
   </si>
   <si>
     <t>-1.5 … 4.7</t>
   </si>
   <si>
     <t>0 … 3.1</t>
   </si>
   <si>
     <t>17.8 … 42.4</t>
   </si>
   <si>
     <t>23.9 … 36.2</t>
   </si>
   <si>
     <t>21.3 … 44.5</t>
   </si>
   <si>
     <t>27.1 … 38.7</t>
   </si>
   <si>
     <t>13.3 … 36.6</t>
   </si>
   <si>
     <t>19.1 … 30.8</t>
   </si>
   <si>
     <t>16 … 38.0</t>
   </si>
   <si>
     <t>21.5 … 32.5</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
     <t>58.9 … 81.9</t>
   </si>
   <si>
     <t>64.6 … 76.2</t>
   </si>
   <si>
     <t>38.6 … 64.4</t>
   </si>
   <si>
     <t>45.1 … 58.0</t>
   </si>
   <si>
     <t>-1.6 … 4.9</t>
   </si>
   <si>
     <t>0 … 3.3</t>
   </si>
   <si>
     <t>1.4 … 15.6</t>
   </si>
   <si>
     <t>4.9 … 12.1</t>
   </si>
@@ -883,51 +883,51 @@
   <si>
     <t>20.7 … 45.1</t>
   </si>
   <si>
     <t>26.8 … 39.0</t>
   </si>
   <si>
     <t>-1.6 … 5.1</t>
   </si>
   <si>
     <t>0 … 3.4</t>
   </si>
   <si>
     <t>4.4 … 21.1</t>
   </si>
   <si>
     <t>8.6 … 16.9</t>
   </si>
   <si>
     <t>16.3 … 39.5</t>
   </si>
   <si>
     <t>22.1 … 33.7</t>
   </si>
   <si>
-    <t>Southwestern Alps</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
     <t>56.2 … 70.3</t>
   </si>
   <si>
     <t>59.7 … 66.8</t>
   </si>
   <si>
     <t>36 … 49.8</t>
   </si>
   <si>
     <t>39.5 … 46.4</t>
   </si>
   <si>
     <t>1.1 … 6.8</t>
   </si>
   <si>
     <t>2 … 8.3</t>
   </si>
   <si>
     <t>3.6 … 6.7</t>
   </si>
   <si>
     <t>-0.4 … 2.5</t>
   </si>
@@ -955,51 +955,51 @@
   <si>
     <t>-0.2 … 3.2</t>
   </si>
   <si>
     <t>0.7 … 2.3</t>
   </si>
   <si>
     <t>-0.5 … 1.5</t>
   </si>
   <si>
     <t>0 … 1.0</t>
   </si>
   <si>
     <t>10.8 … 21.6</t>
   </si>
   <si>
     <t>13.5 … 18.9</t>
   </si>
   <si>
     <t>24.8 … 37.8</t>
   </si>
   <si>
     <t>28.1 … 34.6</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
     <t>59.8 … 71.9</t>
   </si>
   <si>
     <t>62.8 … 68.8</t>
   </si>
   <si>
     <t>51.3 … 62.8</t>
   </si>
   <si>
     <t>54.1 … 59.9</t>
   </si>
   <si>
     <t>-0.2 … 2.8</t>
   </si>
   <si>
     <t>0.6 … 2.0</t>
   </si>
   <si>
     <t>1.9 … 6.6</t>
   </si>
   <si>
     <t>3.1 … 5.5</t>
   </si>
@@ -1018,51 +1018,51 @@
   <si>
     <t>14.2 … 23.2</t>
   </si>
   <si>
     <t>16.5 … 21.0</t>
   </si>
   <si>
     <t>-0.1 … 2.2</t>
   </si>
   <si>
     <t>0.4 … 1.6</t>
   </si>
   <si>
     <t>8.8 … 17.5</t>
   </si>
   <si>
     <t>11 … 15.3</t>
   </si>
   <si>
     <t>22.2 … 32.5</t>
   </si>
   <si>
     <t>24.7 … 29.9</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
     <t>55.1 … 68.5</t>
   </si>
   <si>
     <t>58.4 … 65.1</t>
   </si>
   <si>
     <t>33.8 … 47.0</t>
   </si>
   <si>
     <t>37.1 … 43.7</t>
   </si>
   <si>
     <t>0.1 … 4.2</t>
   </si>
   <si>
     <t>1.1 … 3.1</t>
   </si>
   <si>
     <t>3.4 … 10.3</t>
   </si>
   <si>
     <t>5.1 … 8.6</t>
   </si>
@@ -1081,51 +1081,51 @@
   <si>
     <t>32.2 … 45.3</t>
   </si>
   <si>
     <t>35.5 … 42.1</t>
   </si>
   <si>
     <t>-0.4 … 1.4</t>
   </si>
   <si>
     <t>0 … 0.9</t>
   </si>
   <si>
     <t>13.9 … 24.8</t>
   </si>
   <si>
     <t>16.6 … 22.1</t>
   </si>
   <si>
     <t>28 … 40.7</t>
   </si>
   <si>
     <t>31.1 … 37.5</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>68.8 … 72.7</t>
   </si>
   <si>
     <t>69.8 … 71.7</t>
   </si>
   <si>
     <t>53.6 … 57.6</t>
   </si>
   <si>
     <t>54.6 … 56.6</t>
   </si>
   <si>
     <t>1.5 … 2.8</t>
   </si>
   <si>
     <t>1.8 … 2.5</t>
   </si>
   <si>
     <t>3.8 … 5.5</t>
   </si>
   <si>
     <t>4.2 … 5.1</t>
   </si>
@@ -1178,267 +1178,267 @@
     <t>1.1 … 1.6</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356631/653996</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length, having a specific type of damage. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Forest area stocked with young forest plants between 10 and 129 cm in length with damage assessment. The target variable 469 and 468 are used to calculate the quotient target variable «forest area acc. to  type of damage (young forest plants ≤129 cm) divided by forest area with damage assessment (young forest plants ≤129 cm)».  The latter corresponds to the mean damage percentage of the forest area stocked with young forest plants between 10 and 129 cm in length. An independent mean damage percentage is calculated for each listed damage type, as young forest plants can have several types of damage simultaneously. Depending on the inventory, either only trees (NFI3, NFI5) or  trees and selected shrub species (NFI4) were recorded as young trees.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants 10-129 cm in length. Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Damage to young forest plants 10-129 cm in length. Reference: Field Survey (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1790,51 +1790,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -11009,309 +11009,309 @@
         <v>22</v>
       </c>
       <c r="R162" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S162" s="6" t="s">
         <v>22</v>
       </c>
       <c r="T162" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:20" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356631/653996</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
       <c r="O163" s="3"/>
       <c r="P163" s="3"/>
       <c r="Q163" s="3"/>
       <c r="R163" s="3"/>
       <c r="S163" s="3"/>
       <c r="T163" s="3"/>
     </row>
     <row r="166" spans="1:20">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area acc. to type of damage (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:20" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area with damage assessment (young forest ≤ 129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:20" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size class (young forest; ≤ 129 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:20" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">damage to young forest plants (≤ 129 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:20" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:20" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:20" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:20" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>