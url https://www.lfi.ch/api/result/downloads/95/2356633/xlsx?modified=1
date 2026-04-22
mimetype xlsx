--- v0 (2026-01-10)
+++ v1 (2026-04-22)
@@ -17,236 +17,236 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm) diviso per superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
-[...2 lines deleted...]
-    <t>classe di grandezza (bosco giovane; ≤129 cm) · danni alle piante del bosco giovane (≤ 129 cm)</t>
+    <t>surface for. selon le type de dégâts (jeune forêt ≤129 cm) divisé par surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...17 lines deleted...]
-    <t>danni alle piante del bosco giovane (≤ 129 cm)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+  </si>
+  <si>
+    <t>longueur 10-39 cm</t>
+  </si>
+  <si>
+    <t>longueur 40-129 cm</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>canton</t>
+  </si>
+  <si>
+    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
+    <t>pas de dégâts</t>
   </si>
   <si>
     <t>67.4 … 85.4</t>
   </si>
   <si>
     <t>71.9 … 80.9</t>
   </si>
   <si>
     <t>45.1 … 66.0</t>
   </si>
   <si>
     <t>50.3 … 60.8</t>
   </si>
   <si>
-    <t>cima secca</t>
+    <t>cime sèche</t>
   </si>
   <si>
     <t>0.2 … 9.2</t>
   </si>
   <si>
     <t>2.5 … 6.9</t>
   </si>
   <si>
     <t>-0.4 … 7.4</t>
   </si>
   <si>
     <t>1.5 … 5.4</t>
   </si>
   <si>
-    <t>malattia</t>
-[...2 lines deleted...]
-    <t>danno di brucatura al virgulto 1</t>
+    <t>maladie</t>
+  </si>
+  <si>
+    <t>abroutissement de la pousse 1</t>
   </si>
   <si>
     <t>6.7 … 21.6</t>
   </si>
   <si>
     <t>10.5 … 17.9</t>
   </si>
   <si>
     <t>15 … 32.9</t>
   </si>
   <si>
     <t>19.5 … 28.4</t>
   </si>
   <si>
-    <t>danno da sfregamento</t>
-[...5 lines deleted...]
-    <t>danno da raccolta di legname</t>
+    <t>dégât de frayure</t>
+  </si>
+  <si>
+    <t>dégât d'écorçage</t>
+  </si>
+  <si>
+    <t>dégât de récolte des bois</t>
   </si>
   <si>
     <t>-1.2 … 3.8</t>
   </si>
   <si>
     <t>0 … 2.5</t>
   </si>
   <si>
-    <t>altro danno</t>
+    <t>autre dégât</t>
   </si>
   <si>
     <t>3.2 … 15.6</t>
   </si>
   <si>
     <t>6.3 … 12.5</t>
   </si>
   <si>
     <t>12.8 … 30.0</t>
   </si>
   <si>
     <t>17.1 … 25.7</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>41.7 … 98.6</t>
   </si>
   <si>
     <t>55.9 … 84.4</t>
   </si>
   <si>
     <t>43.5 … 99.0</t>
   </si>
@@ -1555,51 +1555,51 @@
   <si>
     <t>-0.3 … 5.6</t>
   </si>
   <si>
     <t>1.2 … 4.1</t>
   </si>
   <si>
     <t>0.1 … 7.1</t>
   </si>
   <si>
     <t>1.9 … 5.4</t>
   </si>
   <si>
     <t>2.5 … 12.5</t>
   </si>
   <si>
     <t>5 … 10.0</t>
   </si>
   <si>
     <t>12 … 26.0</t>
   </si>
   <si>
     <t>15.5 … 22.5</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>68.8 … 72.7</t>
   </si>
   <si>
     <t>69.8 … 71.7</t>
   </si>
   <si>
     <t>53.6 … 57.6</t>
   </si>
   <si>
     <t>54.6 … 56.6</t>
   </si>
   <si>
     <t>1.5 … 2.8</t>
   </si>
   <si>
     <t>1.8 … 2.5</t>
   </si>
   <si>
     <t>3.8 … 5.5</t>
   </si>
   <si>
     <t>4.2 … 5.1</t>
   </si>
@@ -1652,267 +1652,267 @@
     <t>1.1 … 1.6</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356633/653998</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
+      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm che presentano un certo tipo di danno. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane ≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o  alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
+      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale con valutazione dei danni ricoperta da piante del bosco giovane di una lunghezza compresa tra 10 e 129 cm. Dalle variabili target 469 e 468 si ricava la variabile target quoziente «superficie forestale in funz. del tipo di danno (piante del bosco giovane ≤129 cm) diviso per la superficie forestale con valutazione dei danni (piante del bosco giovane≤129 cm)». Quest'ultima corrisponde alla percentuale media di danno della superficie forestale ricoperta da piante del bosco giovane di lunghezza compresa tra 10 e 129 cm. Per ogni tipo di danno elencato viene calcolata una percentuale media di danno indipendente. Questo perché le piante del bosco giovane possono presentare contemporaneamente più danni. A seconda dell'inventario, sono stati rilevati solo alberi (IFN3, IFN5) o alberi e alcune specie arbustive (IFN4) come piante del bosco giovane.</t>
+    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Grandezza delle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
+      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Danni alle piante del bosco giovane da 10 a 129 cm di lunghezza. Fonte: rilievo sul terreno (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2264,52 +2264,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -18105,309 +18105,309 @@
         <v>22</v>
       </c>
       <c r="R272" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S272" s="6" t="s">
         <v>22</v>
       </c>
       <c r="T272" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="273" spans="1:20" customHeight="1" ht="21.75">
       <c r="A273" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356633/653998</t>
           </r>
         </is>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3"/>
       <c r="K273" s="3"/>
       <c r="L273" s="3"/>
       <c r="M273" s="3"/>
       <c r="N273" s="3"/>
       <c r="O273" s="3"/>
       <c r="P273" s="3"/>
       <c r="Q273" s="3"/>
       <c r="R273" s="3"/>
       <c r="S273" s="3"/>
       <c r="T273" s="3"/>
     </row>
     <row r="276" spans="1:20">
       <c r="A276" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. in funz. tipo di danno (bosco giov. ≤ 129 cm)</t>
+            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="277" spans="1:20" customHeight="1" ht="29">
       <c r="A277" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="279" spans="1:20">
       <c r="A279" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie for. con valut. di danni (bosco giov. ≤ 129 cm)  </t>
+            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="280" spans="1:20" customHeight="1" ht="29">
       <c r="A280" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="282" spans="1:20">
       <c r="A282" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di grandezza (bosco giovane; ≤129 cm)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="283" spans="1:20" customHeight="1" ht="29">
       <c r="A283" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="285" spans="1:20">
       <c r="A285" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni alle piante del bosco giovane (≤ 129 cm)</t>
+            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="286" spans="1:20" customHeight="1" ht="29">
       <c r="A286" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="288" spans="1:20">
       <c r="A288" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="289" spans="1:20" customHeight="1" ht="29">
       <c r="A289" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="291" spans="1:20">
       <c r="A291" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="292" spans="1:20" customHeight="1" ht="29">
       <c r="A292" s="1" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="294" spans="1:20">
       <c r="A294" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="295" spans="1:20" customHeight="1" ht="29">
       <c r="A295" s="1" t="s">
         <v>538</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>