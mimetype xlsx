--- v1 (2026-04-22)
+++ v2 (2026-07-28)
@@ -14,239 +14,239 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classe de grandeur (jeune forêt; ≤ 129 cm) · dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) geteilt durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm) · Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...17 lines deleted...]
-    <t>dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Grössenklasse (Jungwald; bis 129 cm)</t>
+  </si>
+  <si>
+    <t>Länge 10-39 cm</t>
+  </si>
+  <si>
+    <t>Länge 40-129 cm</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Kanton</t>
+  </si>
+  <si>
+    <t>Schäden an Jungwaldpflanzen (bis 129 cm)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>ci95</t>
   </si>
   <si>
     <t>ci95ub</t>
   </si>
   <si>
     <t>ci68</t>
   </si>
   <si>
     <t>ci68ub</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de dégâts</t>
+    <t>kein Schaden</t>
   </si>
   <si>
     <t>67.4 … 85.4</t>
   </si>
   <si>
     <t>71.9 … 80.9</t>
   </si>
   <si>
     <t>45.1 … 66.0</t>
   </si>
   <si>
     <t>50.3 … 60.8</t>
   </si>
   <si>
-    <t>cime sèche</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
     <t>0.2 … 9.2</t>
   </si>
   <si>
     <t>2.5 … 6.9</t>
   </si>
   <si>
     <t>-0.4 … 7.4</t>
   </si>
   <si>
     <t>1.5 … 5.4</t>
   </si>
   <si>
-    <t>maladie</t>
-[...2 lines deleted...]
-    <t>abroutissement de la pousse 1</t>
+    <t>Krankheit</t>
+  </si>
+  <si>
+    <t>Verbiss Trieb 1</t>
   </si>
   <si>
     <t>6.7 … 21.6</t>
   </si>
   <si>
     <t>10.5 … 17.9</t>
   </si>
   <si>
     <t>15 … 32.9</t>
   </si>
   <si>
     <t>19.5 … 28.4</t>
   </si>
   <si>
-    <t>dégât de frayure</t>
-[...5 lines deleted...]
-    <t>dégât de récolte des bois</t>
+    <t>Fegeschaden</t>
+  </si>
+  <si>
+    <t>Schälschaden</t>
+  </si>
+  <si>
+    <t>Holzernteschaden</t>
   </si>
   <si>
     <t>-1.2 … 3.8</t>
   </si>
   <si>
     <t>0 … 2.5</t>
   </si>
   <si>
-    <t>autre dégât</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
     <t>3.2 … 15.6</t>
   </si>
   <si>
     <t>6.3 … 12.5</t>
   </si>
   <si>
     <t>12.8 … 30.0</t>
   </si>
   <si>
     <t>17.1 … 25.7</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>41.7 … 98.6</t>
   </si>
   <si>
     <t>55.9 … 84.4</t>
   </si>
   <si>
     <t>43.5 … 99.0</t>
   </si>
@@ -1555,51 +1555,51 @@
   <si>
     <t>-0.3 … 5.6</t>
   </si>
   <si>
     <t>1.2 … 4.1</t>
   </si>
   <si>
     <t>0.1 … 7.1</t>
   </si>
   <si>
     <t>1.9 … 5.4</t>
   </si>
   <si>
     <t>2.5 … 12.5</t>
   </si>
   <si>
     <t>5 … 10.0</t>
   </si>
   <si>
     <t>12 … 26.0</t>
   </si>
   <si>
     <t>15.5 … 22.5</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>68.8 … 72.7</t>
   </si>
   <si>
     <t>69.8 … 71.7</t>
   </si>
   <si>
     <t>53.6 … 57.6</t>
   </si>
   <si>
     <t>54.6 … 56.6</t>
   </si>
   <si>
     <t>1.5 … 2.8</t>
   </si>
   <si>
     <t>1.8 … 2.5</t>
   </si>
   <si>
     <t>3.8 … 5.5</t>
   </si>
   <si>
     <t>4.2 … 5.1</t>
   </si>
@@ -1652,267 +1652,267 @@
     <t>1.1 … 1.6</t>
   </si>
   <si>
     <t>10.6 … 13.3</t>
   </si>
   <si>
     <t>11.3 … 12.6</t>
   </si>
   <si>
     <t>22.1 … 25.5</t>
   </si>
   <si>
     <t>23 … 24.7</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2356633/653998</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #469</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière avec des plantes de la jeune forêt de 10 à 129 cm de longueur ayant un dégât. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit einem bestimmten Schaden bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+      <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur avec évaluation des dégâts. A partir des variables cibles 469 et 468, la variable cible de quotient «surface forestière selon le type de dégâts (plantes de la jeune forêt ≤ 129 cm) divisée par la surface forestière avec évaluation des dégâts (plantes de la jeune forêt ≤129 cm)» est calculée. Cette variable cible de quotient correspond au pourcentage moyen de dégâts de la surface forestière contenant des plantes de la jeune forêt de 10 à 129 cm de longueur. Pour chaque type de dégât répertorié, un pourcentage moyen de dégâts est calculé indépendamment. En effet, les plantes de la jeune forêt peuvent présenter simultanément plusieurs types de dégâts. Selon l'inventaire, seuls les arbres (IFN3, IFN5) ou les arbres et certaines espèces d'arbustes (IFN4) ont été recensés comme plantes de la jeune forêt.</t>
+    <t>Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge mit Schadenansprache bestockt ist. Aus den Zielgrössen 469 und 468 wird die Quotientenzielgrösse «Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm) dividiert durch Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)» gebildet. Letztere entspricht dem mittleren Schadenprozent der Waldfläche, die mit Jungwaldpflanzen von 10 bis 129 cm Länge bestockt ist. Für jede aufgeführte Schadenart wird ein unabhängiges mittleres Schadenprozent gerechnet. Dies, weil Jungwaldpflanzen gleichzeitig mehrere Schäden aufweisen können. Je nach Inventur sind nur Bäume (LFI3, LFI5) oder Bäume und ausgewählte Straucharten (LFI4) als Jungwaldpflanze erfasst worden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2976</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 à 129 cm de longueur. Source: relevé de terrain (MID 507: Jungwaldklasse)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+      <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2980</t>
     </r>
   </si>
   <si>
-    <t>Dégâts aux plantes de la jeune forêt  de 10 à 129 cm de longueur. Source: relevé de terrain (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
+    <t>Schäden an Jungwaldpflanzen von 10 bis 129 cm Länge. Grundlage: Feldaufnahme (MID 127: Gipfeldürre, MID 174: Verbiss des Leittriebes, MID 977: Fegeschaden, MID 987: Schälschaden, MID 184: Krankheit; MID 183: Holzereischaden, MID 185: anderer Schaden)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
+    <t>Bestockbarer Teil des zugänglichen Waldes ohne Gebüschwald (also zugänglicher Wald ohne Gebüschwald ohne Fläche von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen usw.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2265,51 +2265,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -18105,309 +18105,309 @@
         <v>22</v>
       </c>
       <c r="R272" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S272" s="6" t="s">
         <v>22</v>
       </c>
       <c r="T272" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="273" spans="1:20" customHeight="1" ht="21.75">
       <c r="A273" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 25.12.2025</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 25.12.2025</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2356633/653998</t>
           </r>
         </is>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3"/>
       <c r="K273" s="3"/>
       <c r="L273" s="3"/>
       <c r="M273" s="3"/>
       <c r="N273" s="3"/>
       <c r="O273" s="3"/>
       <c r="P273" s="3"/>
       <c r="Q273" s="3"/>
       <c r="R273" s="3"/>
       <c r="S273" s="3"/>
       <c r="T273" s="3"/>
     </row>
     <row r="276" spans="1:20">
       <c r="A276" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. selon le type de dégâts (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenart (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #469</t>
           </r>
         </is>
       </c>
     </row>
     <row r="277" spans="1:20" customHeight="1" ht="29">
       <c r="A277" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="279" spans="1:20">
       <c r="A279" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface for. avec éval. des dégats (jeune forêt ≤129 cm)</t>
+            <t xml:space="preserve">Waldfläche nach Schadenansprache (Jungwaldpflanzen bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="280" spans="1:20" customHeight="1" ht="29">
       <c r="A280" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="282" spans="1:20">
       <c r="A282" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; ≤ 129 cm)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2976</t>
           </r>
         </is>
       </c>
     </row>
     <row r="283" spans="1:20" customHeight="1" ht="29">
       <c r="A283" s="1" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="285" spans="1:20">
       <c r="A285" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dégâts aux plantes de la jeune forêt (≤ 129 cm)</t>
+            <t xml:space="preserve">Schäden an Jungwaldpflanzen (bis 129 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2980</t>
           </r>
         </is>
       </c>
     </row>
     <row r="286" spans="1:20" customHeight="1" ht="29">
       <c r="A286" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="288" spans="1:20">
       <c r="A288" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="289" spans="1:20" customHeight="1" ht="29">
       <c r="A289" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="291" spans="1:20">
       <c r="A291" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="292" spans="1:20" customHeight="1" ht="29">
       <c r="A292" s="1" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="294" spans="1:20">
       <c r="A294" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="295" spans="1:20" customHeight="1" ht="29">
       <c r="A295" s="1" t="s">
         <v>538</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>